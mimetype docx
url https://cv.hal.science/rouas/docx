--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -578,51 +578,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Comparison With Artificial Intelligence Shed Light on the Way Clinicians Reason? A Cross-Talk Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -676,87 +676,87 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.926286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956952v1</w:t>
+                <w:t xml:space="preserve">hal-03691598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Comparison With Artificial Intelligence Shed Light on the Way Clinicians Reason? A Cross-Talk Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -810,81 +810,81 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.926286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691598v1</w:t>
+                <w:t xml:space="preserve">hal-03956952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Design a Relevant Corpus for Sleepiness Detection Through Voice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1100,51 +1100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la somnolence dans la voix : nouveaux marqueurs et nouvelles stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2325,51 +2325,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOMVOICE: A First Dataset to Study the Effects of Sleep Deprivation on Voice Characteristics of Healthy French Speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,94 +2403,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2026 - 15th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Palma De Majorque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548793v1</w:t>
+                <w:t xml:space="preserve">hal-05548793v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medispeech: a French Reading and Spontaneous Speech Corpus for Sleepiness Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,73 +2506,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC2026 - 15th Language Resources and Evaluation Conference</w:t>
+              <w:t xml:space="preserve">LREC 2026 - 15th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548500v1</w:t>
+                <w:t xml:space="preserve">hal-05548500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured pruning for efficient systolic array accelerated cascade Speech-to-Text Translation</w:t>
               </w:r>
@@ -2813,51 +2813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network of acoustic characteristics for the automatic detection of suicide risk from speech. Contribution to the 2025 SpeechWellness challenge by the Semawave team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2943,51 +2943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection Of Sleepiness-Related Syndromes and Symptoms Using Voice and Speech Biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,51 +3220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is automatic phoneme recognition suitable for speech analysis? Temporal and performance evaluation of an Automatic Speech Recognition model in spontaneous French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3350,51 +3350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique des schwas en français. Application à la détection des troubles du sommeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3553,51 +3553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance automatique de phonèmes est-elle réellement adaptée pour l’analyse de la parole spontanée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3674,51 +3674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'oreille humaine perçoit-elle la somnolence dans la parole ? Une analyse rétrospective d'études perceptuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3769,51 +3769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Voice Biomarkers of Psychiatric Disorders are not used in Clinical Practice? Deconstructing the Myth of the Need for Objective Diagnoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3845,235 +3845,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Symptoms and Clinical Signs Instead of Disorders: The Path Toward The Clinical Use of Voice and Speech Biomarkers In Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+                <w:t xml:space="preserve">How does human hearing estimates sleepiness from speech?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salin Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaumard Colleen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10445888⟩</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leiden, Netherlands. pp.160-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538088v1</w:t>
+                <w:t xml:space="preserve">hal-04679896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does human hearing estimates sleepiness from speech?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beaumard Colleen</w:t>
+                <w:t xml:space="preserve">Estimating Symptoms and Clinical Signs Instead of Disorders: The Path Toward The Clinical Use of Voice and Speech Biomarkers In Psychiatry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leiden, Netherlands. pp.160-164, </w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.10606-10610, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10445888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679896v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of Emotional Prosody in Neural Machine Translation</w:t>
               </w:r>
@@ -4163,51 +4163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of schwa in French hypersomniac patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4271,51 +4271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological vs. Subjective sleepiness: what can human hearing estimate better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4396,51 +4396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of sleepiness ratings from voice by man and machine&amp;quot; : the Endymion replication perceptual study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4599,51 +4599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Prediction of Sleepiness Ratings from Voice by Man and Machine”: A Perceptual Experiment Replication Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4941,51 +4941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il possible d'annoter la naturalité des pauses lors de la lecture d'un texte à haute voix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5369,51 +5369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sleepiness influence reading pauses in hypersomniac patients?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5603,51 +5603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Speech Recognition systems errors for accident-prone sleepiness detection through voice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5720,51 +5720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des erreurs de transcription automatique pour la détection de la somnolence à long terme de patients hypersomniaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,51 +5815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using reading mistakes as features for sleepiness detection in speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chapouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5930,273 +5930,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la somnolence objective dans la voix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Détection de la somnolence par estimation d'erreurs de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chapouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.406-414</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.397-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798565v3</w:t>
+                <w:t xml:space="preserve">hal-02798563v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la somnolence par estimation d'erreurs de lecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Détection de la somnolence objective dans la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.397-405</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.406-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798563v3</w:t>
+                <w:t xml:space="preserve">hal-02798565v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Objective and Subjective Sleepiness Voice Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6368,51 +6368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleepiness detection on read speech using simple features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9863,256 +9863,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight loss functions to make risk-based language language identification fused decisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
+                <w:t xml:space="preserve">Automatic Estimation of Speaking Rate in Multilingual Spontaneous Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nara, Japan. pp.517-520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2004-119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695724v1</w:t>
+                <w:t xml:space="preserve">hal-01695727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Estimation of Speaking Rate in Multilingual Spontaneous Speech</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">Weight loss functions to make risk-based language language identification fused decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cambridge, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695727v1</w:t>
+                <w:t xml:space="preserve">hal-01695724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusing language identification systems using performance confidence indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10172,51 +10172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of uncertainty-based methods to fuse language identification expert decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10365,325 +10365,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'analyse factorielle discriminante à l'identification des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
+                <w:t xml:space="preserve">Détection de la parole et de la musique : fusion de deux approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Parole (RJC Parole 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19e Colloque GRETSI sur le traitement du signal et des images (GRETSI'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695729v1</w:t>
+                <w:t xml:space="preserve">hal-01695733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la parole et de la musique : fusion de deux approches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Modelling of Rhythm and Intonation for Language Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Colloque GRETSI sur le traitement du signal et des images (GRETSI'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.78-81</w:t>
+              <w:t xml:space="preserve">15th International Congress of Phonetic Sciences (15th ICPhS) Barcelona, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Barcelone, Spain. pp.567-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695733v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Modelling of Rhythm and Intonation for Language Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de l'analyse factorielle discriminante à l'identification des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of Phonetic Sciences (15th ICPhS) Barcelona, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Barcelone, Spain. pp.567-570</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Parole (RJC Parole 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695735v1</w:t>
+                <w:t xml:space="preserve">hal-01695729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Prosody for Language Identification on Read and Spontaneous Speech</w:t>
               </w:r>
@@ -11108,334 +11108,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust speech / music classification in audio documents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merging segmental, rhythmic and fundamental frequency features for automatic language identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spoken Language Processing (ICSLP'2002)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eusipco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.591-594, vol. III</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695739v1</w:t>
+                <w:t xml:space="preserve">hal-01695738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de paramètres rythmiques et segmentaux pour l'identification automatique des langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust speech / music classification in audio documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Spoken Language Processing (ICSLP'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Denver, United States. pp.2005-2008, Vol. 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/ICSLP.2002-551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695736v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging segmental, rhythmic and fundamental frequency features for automatic language identification</w:t>
+                <w:t xml:space="preserve">Fusion de paramètres rythmiques et segmentaux pour l'identification automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eusipco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.591-594, vol. III</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Nancy, France. pp.105-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695738v1</w:t>
+                <w:t xml:space="preserve">hal-01695736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de paramètres rythmiques et segmentaux pour l'identification automatiques des langues</w:t>
               </w:r>
@@ -11656,51 +11656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11764,51 +11764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Speech to Follow-up Sleep Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11885,51 +11885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somnolence et schwas. La somnolence influence-t-elle la production des schwas chez les patients hypersomniaques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12015,51 +12015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique des schwas chez des patients hypersomnolents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13272,51 +13272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.105989" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Letaifa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16090398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2022.101718" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.926286" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691598v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Krajewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2021.686068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Donna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_84" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Suzuki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Kanzaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2018v19n2p54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Trancoso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;u Viana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Abreu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2008.05.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flancquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.900094" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2005.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.831-852" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F9DACF42586638CE6D3955F916E216A049A11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Beaumard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Medina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palacios" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ansaloni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atienza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716368.3735158" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205499v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-599" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ben Letaifa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715470" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-226" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445888" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salin Nathan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumard Colleen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-33" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-248" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ferron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Philip" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-848" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Basse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caudron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00149" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Xia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Audin-Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-119" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-291" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616299" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495149v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chapouthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798565v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798563v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132438v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thivel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPED.2019.8906577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1795" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaumont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zuheng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-203" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392305v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Ioannidis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1135" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284870" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouawad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Sara&#237; Garc&#237;a V&#225;zquez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153624" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992084v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095153v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Vught" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Schott" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759923v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Ioannidis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-280" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Beppu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664499v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695721v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Nasser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ambellouis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529996" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518588" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamdi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellegrino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664991v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1706829" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664987v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Hamdi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664986v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thinh Vu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Davini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-713" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695726v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695727v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2004-119" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202283" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695733v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695735v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695731v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1198711" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695737v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702443v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695739v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ICSLP.2002-551" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695736v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695740v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464200v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464209v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24819.50728" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464204v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247487v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695720v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahiaoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695723v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gutierrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452075-3/50022-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408059v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristell Maneux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Baumgartner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04678683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.105989" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Letaifa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16090398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2022.101718" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.926286" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Krajewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2021.686068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Donna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_84" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Suzuki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Kanzaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2018v19n2p54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Trancoso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;u Viana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Abreu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2008.05.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flancquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.900094" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2005.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.831-852" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F9DACF42586638CE6D3955F916E216A049A11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548793v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Beaumard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548500v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Medina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palacios" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ansaloni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atienza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716368.3735158" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205499v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-599" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ben Letaifa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715470" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-226" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salin Nathan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumard Colleen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-33" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445888" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-248" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ferron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Philip" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-848" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Basse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caudron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00149" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Xia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Audin-Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-119" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-291" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616299" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495149v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chapouthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798563v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798565v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132438v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thivel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPED.2019.8906577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1795" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaumont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zuheng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-203" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392305v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Ioannidis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1135" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284870" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouawad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Sara&#237; Garc&#237;a V&#225;zquez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153624" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992084v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095153v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Vught" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Schott" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759923v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Ioannidis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-280" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Beppu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664499v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695721v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Nasser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ambellouis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529996" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518588" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamdi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellegrino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664991v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1706829" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664987v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Hamdi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664986v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thinh Vu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Davini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-713" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695726v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695727v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2004-119" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695724v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202283" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695733v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695735v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695729v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695731v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1198711" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695737v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702443v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695738v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695739v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ICSLP.2002-551" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695736v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695740v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464200v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464209v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24819.50728" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464204v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247487v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695720v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahiaoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695723v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gutierrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452075-3/50022-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408059v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristell Maneux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Baumgartner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04678683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>