--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -432,485 +432,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleepiness in adults: An umbrella review of a complex construct</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Does Comparison With Artificial Intelligence Shed Light on the Way Clinicians Reason? A Cross-Talk Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Lopez</w:t>
+                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philip</w:t>
+                <w:t xml:space="preserve">Pierre Fourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2022.101718⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.926286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864826v1</w:t>
+                <w:t xml:space="preserve">hal-03691598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Comparison With Artificial Intelligence Shed Light on the Way Clinicians Reason? A Cross-Talk Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.926286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691598v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Comparison With Artificial Intelligence Shed Light on the Way Clinicians Reason? A Cross-Talk Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Sleepiness in adults: An umbrella review of a complex construct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.926286⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2022.101718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956952v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Design a Relevant Corpus for Sleepiness Detection Through Voice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1100,51 +1100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de la somnolence dans la voix : nouveaux marqueurs et nouvelles stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1946,252 +1946,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique de paramètres prosodiques pour l'identification automatique des langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhythmic unit extraction and modelling for automatic language identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (4), pp.436-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2005.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664990v1</w:t>
+                <w:t xml:space="preserve">hal-00664988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmic unit extraction and modelling for automatic language identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction automatique de paramètres prosodiques pour l'identification automatique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (2), pp.81-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2005.04.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00664988v1</w:t>
+                <w:t xml:space="preserve">hal-00664990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de paramètres pour une classification automatique parole/musique robuste</w:t>
               </w:r>
@@ -2325,51 +2325,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOMVOICE: A First Dataset to Study the Effects of Sleep Deprivation on Voice Characteristics of Healthy French Speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,51 +2446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medispeech: a French Reading and Spontaneous Speech Corpus for Sleepiness Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2813,51 +2813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network of acoustic characteristics for the automatic detection of suicide risk from speech. Contribution to the 2025 SpeechWellness challenge by the Semawave team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,585 +2937,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection Of Sleepiness-Related Syndromes and Symptoms Using Voice and Speech Biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+                <w:t xml:space="preserve">Towards Green AI: Assessing the Robustness of Conformer and Transformer Models Under Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Ben Letaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446025⟩</w:t>
+              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.336-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538087v1</w:t>
+                <w:t xml:space="preserve">hal-04905354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Green AI: Assessing the Robustness of Conformer and Transformer Models Under Compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Ben Letaifa</w:t>
+                <w:t xml:space="preserve">Automatic Detection Of Sleepiness-Related Syndromes and Symptoms Using Voice and Speech Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.336-340, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.10596-10600, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905354v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioning LLMs with Emotion in Neural Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Brazier</w:t>
+                <w:t xml:space="preserve">Détection automatique des schwas en français. Application à la détection des troubles du sommeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Beaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Spoken Language Translation (IWSLT 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand, Thailand</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.312-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679929v1</w:t>
+                <w:t xml:space="preserve">hal-04623082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is automatic phoneme recognition suitable for speech analysis? Temporal and performance evaluation of an Automatic Speech Recognition model in spontaneous French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Leiden, Netherlands. pp.1120-1124, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique des schwas en français. Application à la détection des troubles du sommeil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yaru Wu</w:t>
+                <w:t xml:space="preserve">Conditioning LLMs with Emotion in Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.312-321</w:t>
+              <w:t xml:space="preserve">21st International Conference on Spoken Language Translation (IWSLT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623082v1</w:t>
+                <w:t xml:space="preserve">hal-04679929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la qualité vocale dans la parole professionnelle des aides-soignants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3553,51 +3553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance automatique de phonèmes est-elle réellement adaptée pour l’analyse de la parole spontanée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3605,51 +3605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.431-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3674,51 +3674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'oreille humaine perçoit-elle la somnolence dans la parole ? Une analyse rétrospective d'études perceptuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3769,51 +3769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Voice Biomarkers of Psychiatric Disorders are not used in Clinical Practice? Deconstructing the Myth of the Need for Objective Diagnoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3968,51 +3968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Symptoms and Clinical Signs Instead of Disorders: The Path Toward The Clinical Use of Voice and Speech Biomarkers In Psychiatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4163,64 +4163,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of schwa in French hypersomniac patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4271,51 +4271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological vs. Subjective sleepiness: what can human hearing estimate better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4396,51 +4396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of sleepiness ratings from voice by man and machine&amp;quot; : the Endymion replication perceptual study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4517,51 +4517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on caregivers speech in retirement homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4599,51 +4599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Prediction of Sleepiness Ratings from Voice by Man and Machine”: A Perceptual Experiment Replication Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4742,51 +4742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,51 +4850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affective attributes of French caregivers' professional speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4941,51 +4941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il possible d'annoter la naturalité des pauses lors de la lecture d'un texte à haute voix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5281,226 +5281,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer Model Compression for End-to-End Speech Recognition on Mobile Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Ben Letaifa</w:t>
+                <w:t xml:space="preserve">Does sleepiness influence reading pauses in hypersomniac patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.62-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842484v1</w:t>
+                <w:t xml:space="preserve">hal-03675732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does sleepiness influence reading pauses in hypersomniac patients?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Arnaud</w:t>
+                <w:t xml:space="preserve">Transformer Model Compression for End-to-End Speech Recognition on Mobile Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Letaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03675732v1</w:t>
+                <w:t xml:space="preserve">hal-03842484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Speech Recognition systems errors for objective sleepiness detection through voice</w:t>
               </w:r>
@@ -5603,51 +5603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Speech Recognition systems errors for accident-prone sleepiness detection through voice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5720,51 +5720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des erreurs de transcription automatique pour la détection de la somnolence à long terme de patients hypersomniaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,51 +5815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using reading mistakes as features for sleepiness detection in speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chapouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5930,299 +5930,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la somnolence par estimation d'erreurs de lecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Détection de la somnolence objective dans la voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.397-405</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.406-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798563v3</w:t>
+                <w:t xml:space="preserve">hal-02798565v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la somnolence objective dans la voix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Détection de la somnolence par estimation d'erreurs de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chapouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.406-414</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.397-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798565v3</w:t>
+                <w:t xml:space="preserve">hal-02798563v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Objective and Subjective Sleepiness Voice Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6368,51 +6368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleepiness detection on read speech using simple features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6846,235 +6846,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of prosodic transformation for Japanese social affects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Classification of Phonation Modes in Singing Voice: Towards Singing Style Characterisation and Application to Ethnomusicological Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert Rilliard</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonidas Ioannidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-203⟩</w:t>
+              <w:t xml:space="preserve">interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San francisco, United States. pp.150 - 154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392309v1</w:t>
+                <w:t xml:space="preserve">hal-01392305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Classification of Phonation Modes in Singing Voice: Towards Singing Style Characterisation and Application to Ethnomusicological Recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of prosodic transformation for Japanese social affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Shochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léonidas Ioannidis</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, San francisco, United States. pp.150 - 154, </w:t>
+              <w:t xml:space="preserve">Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Boston, United States. pp.989 - 993, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392305v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying instruments with timbral features: application to ethnomusicological recordings</w:t>
               </w:r>
@@ -7136,165 +7136,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Action Units Intensity Estimation by the Fusion of Features with Multi-kernel Support Vector Machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+                <w:t xml:space="preserve">Perceptual Evaluation of Spoken Japanese Attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Shochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Shochi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Automatic Face and Gesture Recognition Conference and Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michel Valstar, Jeff Cohn, Lijun Jin, Gary McKeown, Marc Méhu, and Maja Pantic, May 2015, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">18th International Congress of Phonetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126775v1</w:t>
+                <w:t xml:space="preserve">hal-01230562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial Action Units Intensity Estimation by the Fusion of Features with Multi-kernel Support Vector Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,203 +7319,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Automatic Face and Gesture Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IEEE International Conference on Automatic Face and Gesture Recognition Conference and Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Valstar, Jeff Cohn, Lijun Jin, Gary McKeown, Marc Méhu, and Maja Pantic, May 2015, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489819v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Evaluation of Spoken Japanese Attitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facial Action Units Intensity Estimation by the Fusion of Features with Multi-kernel Support Vector Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Phonetic Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE International Conference on Automatic Face and Gesture Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Valstar, Jeff Cohn, Lijun Jin, Gary McKeown, Marc Méhu, and Maja Pantic, May 2015, Ljubljana, Slovenia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2015.7284870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230562v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilabel Classification of Non-Verbal Communication of Emotions</w:t>
               </w:r>
@@ -7976,51 +7976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et classification automatique des modes phonatoires en voix chantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonidas Ioannidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9353,239 +9353,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Events Detection in Public Transport Vehicle</w:t>
+                <w:t xml:space="preserve">Identification automatique des parlers arabes par la prosodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Louradour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
+                <w:t xml:space="preserve">Rym Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International IEEE Conference on Intelligent Transportation Systems (ITSC'2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664991v1</w:t>
+                <w:t xml:space="preserve">hal-00664987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification automatique des parlers arabes par la prosodie</w:t>
+                <w:t xml:space="preserve">Audio Events Detection in Public Transport Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rym Hamdi</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International IEEE Conference on Intelligent Transportation Systems (ITSC'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Toronto, Canada. pp.733-738, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2006.1706829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664987v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio-Video Event Recognition System For Public Transport Security</w:t>
               </w:r>
@@ -9768,138 +9768,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation automatique du débit de la parole sur des données multilingues spontanées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weight loss functions to make risk-based language language identification fused decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.437-440</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695726v1</w:t>
+                <w:t xml:space="preserve">hal-01695724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Estimation of Speaking Rate in Multilingual Spontaneous Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9918,201 +9918,201 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nara, Japan. pp.517-520, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2004-119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight loss functions to make risk-based language language identification fused decisions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation automatique du débit de la parole sur des données multilingues spontanées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.437-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695724v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusing language identification systems using performance confidence indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10172,51 +10172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of uncertainty-based methods to fuse language identification expert decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10365,151 +10365,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la parole et de la musique : fusion de deux approches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
+                <w:t xml:space="preserve">Application de l'analyse factorielle discriminante à l'identification des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Colloque GRETSI sur le traitement du signal et des images (GRETSI'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.78-81</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Parole (RJC Parole 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695733v1</w:t>
+                <w:t xml:space="preserve">hal-01695729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Modelling of Rhythm and Intonation for Language Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10538,152 +10525,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of Phonetic Sciences (15th ICPhS) Barcelona, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Barcelone, Spain. pp.567-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'analyse factorielle discriminante à l'identification des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
+                <w:t xml:space="preserve">Détection de la parole et de la musique : fusion de deux approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Parole (RJC Parole 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19e Colloque GRETSI sur le traitement du signal et des images (GRETSI'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695729v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Prosody for Language Identification on Read and Spontaneous Speech</w:t>
               </w:r>
@@ -11000,442 +11000,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Segmental And Rhythmic Features For Automatic Language Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
+                <w:t xml:space="preserve">Robust speech / music classification in audio documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoutics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Spoken Language Processing (ICSLP'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Denver, United States. pp.2005-2008, Vol. 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/ICSLP.2002-551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702443v1</w:t>
+                <w:t xml:space="preserve">hal-01695739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging segmental, rhythmic and fundamental frequency features for automatic language identification</w:t>
+                <w:t xml:space="preserve">Fusion de paramètres rythmiques et segmentaux pour l'identification automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eusipco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.591-594, vol. III</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Nancy, France. pp.105-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695738v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust speech / music classification in audio documents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merging segmental, rhythmic and fundamental frequency features for automatic language identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spoken Language Processing (ICSLP'2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eusipco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.591-594, vol. III</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/ICSLP.2002-551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695739v1</w:t>
+                <w:t xml:space="preserve">hal-01695738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de paramètres rythmiques et segmentaux pour l'identification automatique des langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Merging Segmental And Rhythmic Features For Automatic Language Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Nancy, France. pp.105-108</w:t>
+              <w:t xml:space="preserve">International Conference on Acoutics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Orlando, Florida, United States. pp.753-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695736v1</w:t>
+                <w:t xml:space="preserve">hal-00702443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de paramètres rythmiques et segmentaux pour l'identification automatiques des langues</w:t>
               </w:r>
@@ -11656,64 +11656,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11764,77 +11764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Speech to Follow-up Sleep Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11885,64 +11885,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somnolence et schwas. La somnolence influence-t-elle la production des schwas chez les patients hypersomniaques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12015,64 +12015,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique des schwas chez des patients hypersomnolents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13272,51 +13272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.105989" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Letaifa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16090398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2022.101718" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.926286" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Krajewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2021.686068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Donna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_84" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Suzuki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Kanzaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2018v19n2p54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Trancoso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;u Viana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Abreu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2008.05.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flancquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.900094" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664988v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2005.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.831-852" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F9DACF42586638CE6D3955F916E216A049A11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548793v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Beaumard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548500v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Medina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palacios" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ansaloni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atienza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716368.3735158" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205499v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-599" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ben Letaifa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715470" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-226" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salin Nathan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumard Colleen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-33" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445888" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-248" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ferron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Philip" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-848" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Basse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caudron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00149" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Xia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Audin-Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-119" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-13" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-291" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616299" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495149v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chapouthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798563v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798565v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132438v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thivel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPED.2019.8906577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1795" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaumont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zuheng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-203" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392305v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Ioannidis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1135" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284870" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouawad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Sara&#237; Garc&#237;a V&#225;zquez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153624" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992084v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095153v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Vught" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Schott" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759923v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Ioannidis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-280" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Beppu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664499v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695721v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Nasser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ambellouis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529996" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518588" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamdi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellegrino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664991v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1706829" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664987v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Hamdi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664986v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thinh Vu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Davini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-713" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695726v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695727v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2004-119" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695724v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202283" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695733v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695735v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695729v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695731v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1198711" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695737v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702443v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695738v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695739v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ICSLP.2002-551" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695736v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695740v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464200v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464209v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24819.50728" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464204v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247487v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695720v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahiaoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695723v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gutierrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452075-3/50022-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408059v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristell Maneux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Baumgartner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04678683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.105989" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Letaifa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16090398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.926286" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2022.101718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Krajewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2021.686068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Donna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_84" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Suzuki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Kanzaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2018v19n2p54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Trancoso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;u Viana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Abreu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2008.05.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flancquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.900094" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2005.04.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.831-852" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F9DACF42586638CE6D3955F916E216A049A11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548793v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Beaumard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548500v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Medina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palacios" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ansaloni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atienza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716368.3735158" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205499v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-599" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ben Letaifa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-226" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salin Nathan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumard Colleen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-33" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445888" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-248" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ferron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Philip" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-848" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Basse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caudron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00149" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Xia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Audin-Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-119" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-291" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616299" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495149v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chapouthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798565v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798563v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132438v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thivel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPED.2019.8906577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1795" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaumont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zuheng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Ioannidis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1135" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-203" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284870" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouawad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Sara&#237; Garc&#237;a V&#225;zquez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153624" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992084v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095153v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Vught" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Schott" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759923v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Ioannidis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-280" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Beppu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664499v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695721v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Nasser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ambellouis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529996" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518588" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamdi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellegrino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664987v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Hamdi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1706829" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664986v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thinh Vu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Davini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-713" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695724v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2004-119" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202283" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695735v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695733v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695731v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1198711" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695737v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695739v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ICSLP.2002-551" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695738v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702443v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695740v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464200v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464209v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24819.50728" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464204v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247487v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695720v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahiaoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695723v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gutierrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452075-3/50022-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408059v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristell Maneux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Baumgartner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04678683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>