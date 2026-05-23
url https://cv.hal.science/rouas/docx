--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1588,82 +1588,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céu Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication, special issue on Iberian languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50 (11-12), pp.965-979. </w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (11-12), pp.965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2008.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664601v1</w:t>
+                <w:t xml:space="preserve">hal-00499218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language and Variety Verification on Broadcast News for Portuguese</w:t>
               </w:r>
@@ -1705,82 +1705,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Céu Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50 (11-12), pp.965. </w:t>
+              <w:t xml:space="preserve">Speech Communication, special issue on Iberian languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (11-12), pp.965-979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2008.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499218v1</w:t>
+                <w:t xml:space="preserve">hal-00664601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'Aide à la Vidéo et a l'Audio Surveillance des Systèmes de Transport</w:t>
               </w:r>
@@ -2385,830 +2385,852 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2026 - 15th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2026, Palma De Majorque, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2026, Palma De Majorque, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63317/5gzhbud3vbof⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548793v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medispeech: a French Reading and Spontaneous Speech Corpus for Sleepiness Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2026 - 15th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2026, Palma De Majorque, Spain</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2026, Palma De Majorque, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63317/569a46bcz7ez⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548500v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured pruning for efficient systolic array accelerated cascade Speech-to-Text Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Letaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systolic Arrays and Structured Pruning Co-design for Efficient Transformers in Edge Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ansaloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Atienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLSVLSI '25: Great Lakes Symposium on VLSI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, New Orleans LA USA, United States. pp.320-327, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3716368.3735158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network of acoustic characteristics for the automatic detection of suicide risk from speech. Contribution to the 2025 SpeechWellness challenge by the Semawave team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Musiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Rotterdam (NL), Netherlands. pp.424-428, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Green AI: Assessing the Robustness of Conformer and Transformer Models Under Compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Ben Letaifa</w:t>
+                <w:t xml:space="preserve">Is automatic phoneme recognition suitable for speech analysis? Temporal and performance evaluation of an Automatic Speech Recognition model in spontaneous French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leiden, Netherlands. pp.1120-1124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04905354v1</w:t>
+                <w:t xml:space="preserve">hal-04679813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection Of Sleepiness-Related Syndromes and Symptoms Using Voice and Speech Biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+                <w:t xml:space="preserve">Conditioning LLMs with Emotion in Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Spoken Language Translation (IWSLT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538087v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique des schwas en français. Application à la détection des troubles du sommeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,1210 +3245,1206 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.312-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is automatic phoneme recognition suitable for speech analysis? Temporal and performance evaluation of an Automatic Speech Recognition model in spontaneous French</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colleen Beaumard</w:t>
+                <w:t xml:space="preserve">Automatic Detection Of Sleepiness-Related Syndromes and Symptoms Using Voice and Speech Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yaru Wu</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leiden, Netherlands. pp.1120-1124, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.10596-10600, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679813v1</w:t>
+                <w:t xml:space="preserve">hal-04538087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioning LLMs with Emotion in Neural Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Brazier</w:t>
+                <w:t xml:space="preserve">Towards Green AI: Assessing the Robustness of Conformer and Transformer Models Under Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Ben Letaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Spoken Language Translation (IWSLT 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.336-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679929v1</w:t>
+                <w:t xml:space="preserve">hal-04905354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la qualité vocale dans la parole professionnelle des aides-soignants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.51-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance automatique de phonèmes est-elle réellement adaptée pour l’analyse de la parole spontanée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 [35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.431-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'oreille humaine perçoit-elle la somnolence dans la parole ? Une analyse rétrospective d'études perceptuelles.</w:t>
+                <w:t xml:space="preserve">Estimating Symptoms and Clinical Signs Instead of Disorders: The Path Toward The Clinical Use of Voice and Speech Biomarkers In Psychiatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.10606-10610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10445888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623056v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Voice Biomarkers of Psychiatric Disorders are not used in Clinical Practice? Deconstructing the Myth of the Need for Objective Diagnoses</w:t>
+                <w:t xml:space="preserve">Comment l'oreille humaine perçoit-elle la somnolence dans la parole ? Une analyse rétrospective d'études perceptuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin (Italie), Italy</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679802v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does human hearing estimates sleepiness from speech?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beaumard Colleen</w:t>
+                <w:t xml:space="preserve">Why Voice Biomarkers of Psychiatric Disorders are not used in Clinical Practice? Deconstructing the Myth of the Need for Objective Diagnoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin (Italie), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04679896v1</w:t>
+                <w:t xml:space="preserve">hal-04679802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Symptoms and Clinical Signs Instead of Disorders: The Path Toward The Clinical Use of Voice and Speech Biomarkers In Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent P. Martin</w:t>
+                <w:t xml:space="preserve">How does human hearing estimates sleepiness from speech?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent P Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salin Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaumard Colleen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10445888⟩</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leiden, Netherlands. pp.160-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538088v1</w:t>
+                <w:t xml:space="preserve">hal-04679896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of Emotional Prosody in Neural Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Leiden, Netherlands. pp.1230-1234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of schwa in French hypersomniac patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological vs. Subjective sleepiness: what can human hearing estimate better?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Shochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Santé et IA [Evènement affilié à PFIA'23]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.196-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154925v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological vs. Subjective sleepiness: what can human hearing estimate better?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic detection of schwa in French hypersomniac patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colleen Beaumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaru Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philip</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.196-200</w:t>
+              <w:t xml:space="preserve">Journée Santé et IA [Evènement affilié à PFIA'23]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180703v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of sleepiness ratings from voice by man and machine&amp;quot; : the Endymion replication perceptual study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4468,168 +4486,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.201-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on caregivers speech in retirement homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPhS 2023 - 20th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.2303-2308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Prediction of Sleepiness Ratings from Voice by Man and Machine”: A Perceptual Experiment Replication Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4661,780 +4679,780 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ixia-Ialyssos, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l'impact de la somnolence sur le comportement phonologique de patients hypersomnolents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affective attributes of French caregivers' professional speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERSPEECH 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.1239-1243, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/interspeech.2023-848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il possible d'annoter la naturalité des pauses lors de la lecture d'un texte à haute voix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Étude de la Parole - JEP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grained analysis of the transformer model for efficient pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Letaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nassau, Bahamas. pp.897-902, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech Emotion Recognition using Time-frequency Random Circular Shift and Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Audin-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisbon (Portugal), Portugal. pp.585--589, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sleepiness influence reading pauses in hypersomniac patients?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. pp.62-66, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer Model Compression for End-to-End Speech Recognition on Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Ben Letaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5450,307 +5468,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Speech Recognition systems errors for objective sleepiness detection through voice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Brno (virtual), Czech Republic. pp.2476-2480, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Speech Recognition systems errors for accident-prone sleepiness detection through voice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Dublin (en ligne), Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des erreurs de transcription automatique pour la détection de la somnolence à long terme de patients hypersomniaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5779,410 +5797,410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées de Phonétique Clinique (JPC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using reading mistakes as features for sleepiness detection in speech</w:t>
+                <w:t xml:space="preserve">Détection de la somnolence objective dans la voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rieant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.985-989</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.406-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495149v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798565v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la somnolence objective dans la voix</w:t>
+                <w:t xml:space="preserve">Détection de la somnolence par estimation d'erreurs de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chapouthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rieant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.406-414</w:t>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.397-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798565v3</w:t>
+                <w:t xml:space="preserve">hal-02798563v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la somnolence par estimation d'erreurs de lecture</w:t>
+                <w:t xml:space="preserve">Using reading mistakes as features for sleepiness detection in speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Chapouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rieant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.397-405</w:t>
+              <w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.985-989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798563v3</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495149v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Objective and Subjective Sleepiness Voice Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6224,73 +6242,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Language Resources and Evaluation Conference (LREC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.6525-6533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorisation of spoken social affects in Japanese: human vs. machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6332,190 +6350,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleepiness detection on read speech using simple features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarek Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference on Speech Technology and Human-Computer Dialogue - SpeD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Timisoara, Romania. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPED.2019.8906577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132438v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Differences in Pattern Matching: Multisensory Recognition of Socio-affective Prosody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6524,115 +6542,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donna Erickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2018-1795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual and acoustic correlates of spontaneous vs. social laughter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6641,1261 +6659,1261 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyoaki Nishida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 1st International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Skovde, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural differences in pattern matching: multisensory recognition of socio-affective prosody</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of prosodic transformation for Japanese social affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Psychology (ICP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Boston, United States. pp.989 - 993, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314830v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Classification of Phonation Modes in Singing Voice: Towards Singing Style Characterisation and Application to Ethnomusicological Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonidas Ioannidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San francisco, United States. pp.150 - 154, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of prosodic transformation for Japanese social affects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultural differences in pattern matching: multisensory recognition of socio-affective prosody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Zuheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress of Psychology (ICP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392309v1</w:t>
+                <w:t xml:space="preserve">hal-01314830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying instruments with timbral features: application to ethnomusicological recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual Evaluation of Spoken Japanese Attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Shochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fourer</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Folk Music Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, Unknown Region</w:t>
+              <w:t xml:space="preserve">18th International Congress of Phonetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695719v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Evaluation of Spoken Japanese Attitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facial Action Units Intensity Estimation by the Fusion of Features with Multi-kernel Support Vector Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress of Phonetic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Automatic Face and Gesture Recognition Conference and Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Valstar, Jeff Cohn, Lijun Jin, Gary McKeown, Marc Méhu, and Maja Pantic, May 2015, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230562v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial Action Units Intensity Estimation by the Fusion of Features with Multi-kernel Support Vector Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Automatic Face and Gesture Recognition Conference and Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE International Conference on Automatic Face and Gesture Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Valstar, Jeff Cohn, Lijun Jin, Gary McKeown, Marc Méhu, and Maja Pantic, May 2015, Ljubljana, Slovenia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2015.7284870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126775v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Action Units Intensity Estimation by the Fusion of Features with Multi-kernel Support Vector Machine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classifying instruments with timbral features: application to ethnomusicological recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Shochi</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fourer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Automatic Face and Gesture Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Workshop on Folk Music Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489819v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilabel Classification of Non-Verbal Communication of Emotions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthetic Evidential Study as Augmented Collective Thought Process − Preliminary Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toyoaki Nishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Ookaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divesh Lala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutasinee Thovuttikul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Machine Learning and Music</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Conference on Intelligent Information and Database Systems (ACIIDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bali, Indonesia. pp.13-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15702-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230566v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Evidential Study as Augmented Collective Thought Process − Preliminary Report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilabel Classification of Non-Verbal Communication of Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desainte-Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Intelligent Information and Database Systems (ACIIDS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Workshop on Machine Learning and Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695718v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mex-Culture Multimedia platform: Preservation and dissemination of the Mexican Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Benois-Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireya Saraí García Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Stoian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crucianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 13th International Workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CBMI.2015.7153624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse prosodique des affects sociaux dans l'interaction face à face en japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7903,124 +7921,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXèmes Journées d'études sur la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et classification automatique des modes phonatoires en voix chantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonidas Ioannidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8035,87 +8053,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXèmes Journées d'études sur la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AUTOMATIC TIMBRE CLASSIFICATION OF ETHNOMUSICOLOGICAL AUDIO RECORDINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8143,342 +8161,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going ba-na-nas: Prosodic analysis of spoken Japanese attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Shochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guerry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Automatic Sound Analysis of Gameplay Footage [Echos] to the Understanding of Player Experience [Ethos]: an Interdisciplinary Approach to Feedback- Based Gameplay Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Marczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper van Vught</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Computer Music Conference (ICMC) joint with the 11th Sound &amp; Music Computing conference (SMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback-based gameplay metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Marczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8493,661 +8511,661 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDG Foundations of Digital Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Greece. pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tale following: Real-time speech recognition applied to live performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larralde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC Sound and Music Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Stockholm, Sweden. pp.389-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Semantic Content for Singing Voice Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonidas Ioannidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth IEEE International Conference on Semantic Computing (IEEE ICSC2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Parlemo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of cues discriminating West-african accents in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Yapomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.725-728, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des propriétés acoustiques de la parole lue, préparée et conversationnelle en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayumi Beppu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Spectral Properties of Read, Prepared and Casual Speech in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayumi Beppu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2010 - 7th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of kernel methods for audio events detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissar Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTTA'08, 3rd International Conference on Information and Communication Technologies: From Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portuguese Variety Identification on Broadcast News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9179,646 +9197,646 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Abreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.4229-4232, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Caractérisation Linguistique à l'Identification Automatique des Parlers Arabes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Identification automatique des parlers arabes par la prosodie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Hamdi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ghazali</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rym Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Voix, Parole, Langue", Cargèse, 4-9 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03074174v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification automatique des parlers arabes par la prosodie</w:t>
+                <w:t xml:space="preserve">Audio Events Detection in Public Transport Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Hamdi</w:t>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International IEEE Conference on Intelligent Transportation Systems (ITSC'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Toronto, Canada. pp.733-738, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2006.1706829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664987v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Events Detection in Public Transport Vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Louradour</w:t>
+                <w:t xml:space="preserve">De la Caractérisation Linguistique à l'Identification Automatique des Parlers Arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Ferragne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International IEEE Conference on Intelligent Transportation Systems (ITSC'2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop "Voix, Parole, Langue", Cargèse, 4-9 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664991v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio-Video Event Recognition System For Public Transport Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Thinh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Davini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Thonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Crime Detection and Prevention (ICDP'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, London, United Kingdom. pp.414-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Long and Short-term prosody for language identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conf. on Speech Communication and Technology (INTERSPEECH'2005 - EUROSPEECH), Lisboa, Portugal, 04/09/05-08/09/05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lisboa, Portugal. pp.2257-2260, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2005-713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight loss functions to make risk-based language language identification fused decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9833,390 +9851,390 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Estimation of Speaking Rate in Multilingual Spontaneous Speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation automatique du débit de la parole sur des données multilingues spontanées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.437-440</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695727v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation automatique du débit de la parole sur des données multilingues spontanées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Estimation of Speaking Rate in Multilingual Spontaneous Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nara, Japan. pp.517-520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2004-119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695726v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusing language identification systems using performance confidence indexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2004.1326003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of uncertainty-based methods to fuse language identification expert decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10231,475 +10249,475 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Perogia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fusion Study in Speech/Music Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pinquier</w:t>
+                <w:t xml:space="preserve">Application de l'analyse factorielle discriminante à l'identification des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Parole (RJC Parole 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695730v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'analyse factorielle discriminante à l'identification des langues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Modelling of Rhythm and Intonation for Language Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Parole (RJC Parole 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15th International Congress of Phonetic Sciences (15th ICPhS) Barcelona, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Barcelone, Spain. pp.567-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695729v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Modelling of Rhythm and Intonation for Language Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de la parole et de la musique : fusion de deux approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of Phonetic Sciences (15th ICPhS) Barcelona, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Barcelone, Spain. pp.567-570</w:t>
+              <w:t xml:space="preserve">19e Colloque GRETSI sur le traitement du signal et des images (GRETSI'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France. pp.78-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695735v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la parole et de la musique : fusion de deux approches</w:t>
+                <w:t xml:space="preserve">A Fusion Study in Speech/Music Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Mauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Colloque GRETSI sur le traitement du signal et des images (GRETSI'2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Hong Kong, China. pp.17-20, Vol. II, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1202283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695733v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Prosody for Language Identification on Read and Spontaneous Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10731,524 +10749,537 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Hong Kong, China. pp.40-43, Vol. I, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2003.1198711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Indexing on the Web: a Preliminary Study of Some Audio Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Illina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Multiconference on Systematics, Cybernetics and Informatics (SCI 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de paramètres pour une classification automatique Parole/Musique robuste</w:t>
+                <w:t xml:space="preserve">Robust speech / music classification in audio documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse et Indexation Multimédia - AS STIC "Indexation Multimédia : Transmodalité et Gestion des connaissances" (2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Spoken Language Processing (ICSLP'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Denver, United States. pp.2005-2008, Vol. 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/ICSLP.2002-551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695737v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust speech / music classification in audio documents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fusion de paramètres rythmiques et segmentaux pour l'identification automatique des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spoken Language Processing (ICSLP'2002)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Nancy, France. pp.105-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695739v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de paramètres rythmiques et segmentaux pour l'identification automatique des langues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Merging Segmental And Rhythmic Features For Automatic Language Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Nancy, France. pp.105-108</w:t>
+              <w:t xml:space="preserve">International Conference on Acoutics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Orlando, Florida, United States. pp.753-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695736v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging segmental, rhythmic and fundamental frequency features for automatic language identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11277,181 +11308,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eusipco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Toulouse, France. pp.591-594, vol. III</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Segmental And Rhythmic Features For Automatic Language Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
+                <w:t xml:space="preserve">Fusion de paramètres pour une classification automatique Parole/Musique robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoutics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Orlando, Florida, United States. pp.753-756</w:t>
+              <w:t xml:space="preserve">Analyse et Indexation Multimédia - AS STIC "Indexation Multimédia : Transmodalité et Gestion des connaissances" (2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702443v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de paramètres rythmiques et segmentaux pour l'identification automatiques des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11493,120 +11511,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVèmes JEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05267523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système complet d'identification automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Parole(RJC Parole'2001) Mons, Belgique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, Région indéterminée. pp.126-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11616,51 +11634,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nombre de schwas détecté automatiquement est-il un indicateur de l’état de somnolence chez des patients hypersomniaques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11669,119 +11687,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – Extraction de connaissances interprétables pour l’étude de la communication parlée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Speech to Follow-up Sleep Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11790,289 +11808,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition de l’école d’été AI4Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Issy-les-Moulinaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somnolence et schwas. La somnolence influence-t-elle la production des schwas chez les patients hypersomniaques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JPC 2023. 9èmes Journées de Phonétique Clinique : Prendre la mesure de la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.24819.50728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique des schwas chez des patients hypersomnolents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colleen Beaumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaru Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12087,100 +12105,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Parole 2023 (10e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUMAVOX : Analyse Acoustique et Cognitive de la Prosodie Affective dans le Soin Gériatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Audin-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12195,73 +12213,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interdisciplinarité(s) du RnMSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des erreurs de transcription automatique pour la détection de la somnolence à long terme de patients hypersomniaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12290,51 +12308,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12344,51 +12362,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations dans les transports guidés urbains et régionaux (Traité systèmes automatisés, IC2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12410,124 +12428,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Soulas; Martine Wahl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations dans les transports guidés urbains et régionaux (Traité systèmes automatisés, IC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La vidéo et l'audio surveillance dans les transports guidés, Hermès Science Publications, pp.184-196, 2010, 978-2-7462-2974-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Information Processing: From Theory to Application (Selected Papers of the IPMU'2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12536,70 +12554,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bouchon-Meunier and G. Coletti and R.R. Yager. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Information Processing: From Theory to Application (Selected Papers of the IPMU'2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Application of uncertainty-based methods to fuse language identification expert decision, Elsevier, pp.255-268, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-044452075-3/50022-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12609,154 +12627,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How novel technologies can boost neuromorphic computing? A view from European project consortia (Invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristell Maneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Levisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ansaloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop NEUROTECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12766,104 +12784,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Speech Recognition: A review for the French Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12873,151 +12891,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RAIVES (Recherche Automatique d'Informations Verbales Et Sonores) vers l'extraction et la structuration de données radiophoniques sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Illina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] A02-R-553 || parlangeau-valles02a, IRIT - Institut de recherche en informatique de Toulouse; LORIA (Université de Lorraine, CNRS, INRIA). 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13027,105 +13045,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to speech analysis: acoustic and prosodic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sound [cs.SD]. Université de Bordeaux, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04678683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13272,51 +13290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.105989" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Letaifa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16090398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.926286" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2022.101718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Krajewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2021.686068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Donna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_84" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Suzuki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Kanzaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2018v19n2p54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Trancoso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;u Viana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Abreu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2008.05.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flancquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.900094" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2005.04.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.831-852" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F9DACF42586638CE6D3955F916E216A049A11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548793v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Beaumard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548500v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Medina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palacios" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ansaloni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atienza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716368.3735158" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205499v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-599" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ben Letaifa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679813v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-226" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salin Nathan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumard Colleen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-33" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445888" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-248" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ferron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Philip" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195796v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-848" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Basse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caudron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00149" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583535v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Xia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Audin-Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-119" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-291" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616299" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495149v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chapouthier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798565v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798563v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132438v4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thivel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPED.2019.8906577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1795" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaumont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zuheng" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Ioannidis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1135" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-203" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284870" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouawad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Sara&#237; Garc&#237;a V&#225;zquez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153624" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992083v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992084v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095153v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080041v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Vught" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Schott" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868248v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759923v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Ioannidis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664512v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-280" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664502v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Beppu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664499v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695721v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Nasser" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ambellouis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529996" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518588" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamdi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellegrino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664987v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Hamdi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664991v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1706829" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664986v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thinh Vu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Davini" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664989v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-713" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695724v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695727v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2004-119" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695728v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202283" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695735v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695733v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695731v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1198711" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695737v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695739v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ICSLP.2002-551" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695738v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702443v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695740v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464200v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464209v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24819.50728" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464204v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363298v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247487v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695720v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahiaoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695723v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gutierrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452075-3/50022-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408059v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristell Maneux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Baumgartner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489009v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04678683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2024.105989" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280149v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Letaifa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16090398" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P. Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.926286" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2022.101718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Krajewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdgth.2021.686068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Donna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_84" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157410v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Suzuki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Kanzaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2018v19n2p54" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desainte-Catherine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Robine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Trancoso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;u Viana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Abreu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2008.05.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ambellouis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flancquart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00657977v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2007.900094" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2005.04.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.831-852" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F9DACF42586638CE6D3955F916E216A049A11E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548793v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Beaumard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/5gzhbud3vbof" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548500v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brazier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coelho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/569a46bcz7ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Medina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Palacios" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ansaloni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Atienza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716368.3735158" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205499v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Musiol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-599" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-226" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679929v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623082v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905354v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ben Letaifa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538088v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10445888" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salin Nathan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumard Colleen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-33" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-248" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ferron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Rouas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096193" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V P Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Philip" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-848" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Basse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caudron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047338v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00149" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Xia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Audin-Garcia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-119" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842484v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-291" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324033v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798565v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798563v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chapouthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495149v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489433v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317743v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132438v4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thivel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPED.2019.8906577" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913705v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2018-1795" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695717v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaumont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyoaki Nishida" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-203" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Ioannidis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1135" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314830v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zuheng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230562v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126775v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489819v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7284870" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695719v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Abe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ookaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divesh Lala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutasinee Thovuttikul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15702-3_2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouawad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436983v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ram&#237;rez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Benois-Pineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireya Sara&#237; Garc&#237;a V&#225;zquez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Stoian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crucianu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2015.7153624" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992084v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080041v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marczak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper van Vught" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Schott" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868293v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868248v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759923v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Ioannidis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Yapomo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-280" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayumi Beppu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664499v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695721v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissar Nasser" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hamad" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ambellouis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529996" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664984v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518588" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Hamdi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664991v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2006.1706829" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074174v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamdi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellegrino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664986v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thinh Vu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Davini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Cuong Pham" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664989v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-713" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695724v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695727v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2004-119" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2004.1326003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695725v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695735v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695733v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mauclair" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695730v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1202283" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695731v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1198711" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695739v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ICSLP.2002-551" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695736v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702443v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695738v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695737v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05267523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695740v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464200v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464209v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24819.50728" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464204v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363298v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247487v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695720v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yahiaoui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695723v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gutierrez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452075-3/50022-4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408059v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristell Maneux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levisse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Baumgartner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489009v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04678683v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>