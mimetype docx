--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,368 +100,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
+                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517956v1</w:t>
+                <w:t xml:space="preserve">hal-05347896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
+                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+                <w:t xml:space="preserve">Pierre Soule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347896v1</w:t>
+                <w:t xml:space="preserve">hal-05517956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -806,51 +806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Cecić Vidoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1427,295 +1427,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory of hyaluronan cleavage by bovine testicular hyaluronidase in standard and crowded environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Investigation of lipase-ligand interactions in porcine pancreatic extracts by microscale thermophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucija Orlic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Josef Hamacek</w:t>
+                <w:t xml:space="preserve">Axel Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129837⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (14), pp.3667-3681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03314-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481898v1</w:t>
+                <w:t xml:space="preserve">hal-03307692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of lipase-ligand interactions in porcine pancreatic extracts by microscale thermophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
+                <w:t xml:space="preserve">Kinetic theory of hyaluronan cleavage by bovine testicular hyaluronidase in standard and crowded environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Orlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Marchal</w:t>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 413 (14), pp.3667-3681. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1865 (3), pp.129837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03314-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03307692v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Assessment of Indoor Air Quality in the Arrivals Hall of Beirut–Rafic Hariri International Airport: Monitoring of VOCs and NO2</w:t>
               </w:r>
@@ -2073,90 +2073,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene glycol crowding effect on hyaluronidase activity monitored by capillary electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Orlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 412 (17), pp.4195-4207. </w:t>
@@ -3592,77 +3592,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Bouchelaghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Symposium on Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Geneva, Switzerland</w:t>
@@ -4209,51 +4209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Ceci&#263; Vido&#353;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an02234a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03314-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Mokalled" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030400" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlien van Mever" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobolkina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03129" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veliziotis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martiny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schuldt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2607.200275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara-Ibeas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Trocquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Person" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-018-0611-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.09.077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKQBCDSG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.11.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG43L6SR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasreddine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.04.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Hamoui Dit-Banni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin-Bon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamacek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara Ibeas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhardt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanette Englaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03270906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAF010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Ceci&#263; Vido&#353;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an02234a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03314-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Mokalled" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030400" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlien van Mever" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobolkina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03129" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veliziotis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martiny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schuldt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2607.200275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara-Ibeas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Trocquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Person" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-018-0611-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.09.077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKQBCDSG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.11.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG43L6SR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasreddine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.04.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Hamoui Dit-Banni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin-Bon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamacek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara Ibeas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhardt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanette Englaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03270906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAF010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>