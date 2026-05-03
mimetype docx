--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -100,701 +100,701 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
+                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
+                <w:t xml:space="preserve">Pierre Soule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347896v1</w:t>
+                <w:t xml:space="preserve">hal-05517956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
+                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517956v1</w:t>
+                <w:t xml:space="preserve">hal-05347896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">Molecular recognition of fungal methylated glucosylceramides by ETD151 defensin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Martins</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 301 (9), pp.110587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304644v1</w:t>
+                <w:t xml:space="preserve">hal-05250295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antimicrobial activity of ETD151 defensin is dictated by the presence of glycosphingolipids in the targeted organisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoshiki Yamaryo-Botté</w:t>
+                <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solweig Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Voisin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Aumer</w:t>
+                <w:t xml:space="preserve">Marion Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (7), pp.e2415524122. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1360, pp.344145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2415524122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304638v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of fungal methylated glucosylceramides by ETD151 defensin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The antimicrobial activity of ETD151 defensin is dictated by the presence of glycosphingolipids in the targeted organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
+                <w:t xml:space="preserve">Yoshiki Yamaryo-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
+                <w:t xml:space="preserve">Sébastien Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Thomas Aumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 301 (9), pp.110587. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (7), pp.e2415524122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2025.110587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2415524122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250295v1</w:t>
+                <w:t xml:space="preserve">hal-05304638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Tween-20, Glycerol, and Trehalose on Hyaluronidase Activity: Insights from Microscale Thermophoresis and Capillary Electrophoresis</w:t>
               </w:r>
@@ -806,64 +806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Cecić Vidoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (19), pp.4008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1070,64 +1070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Bioscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55, pp.103069. </w:t>
@@ -1204,64 +1204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1293,429 +1293,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for pancreatic lipase natural modulators by capillary electrophoresis hyphenated to spectrophotometric and conductometric dual detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetic theory of hyaluronan cleavage by bovine testicular hyaluronidase in standard and crowded environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+                <w:t xml:space="preserve">Lucija Orlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntia Fayad</w:t>
+                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0an02234a⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1865 (3), pp.129837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835824v1</w:t>
+                <w:t xml:space="preserve">hal-03481898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of lipase-ligand interactions in porcine pancreatic extracts by microscale thermophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 413 (14), pp.3667-3681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-021-03314-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory of hyaluronan cleavage by bovine testicular hyaluronidase in standard and crowded environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Screening for pancreatic lipase natural modulators by capillary electrophoresis hyphenated to spectrophotometric and conductometric dual detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucija Orlic</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
+                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Hamacek</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1865 (3), pp.129837. </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (4), pp.1386-1401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0an02234a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481898v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Assessment of Indoor Air Quality in the Arrivals Hall of Beirut–Rafic Hariri International Airport: Monitoring of VOCs and NO2</w:t>
               </w:r>
@@ -1848,51 +1848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale thermophoresis for studying protein-small molecule affinity: Application to hyaluronidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 170, pp.106763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2073,90 +2073,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene glycol crowding effect on hyaluronidase activity monitored by capillary electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucija Orlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 412 (17), pp.4195-4207. </w:t>
@@ -2462,77 +2462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Based Extraction of Bioactive Principles from Blackcurrant Leaves and Chrysanthellum americanum: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3592,77 +3592,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Bouchelaghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Symposium on Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Geneva, Switzerland</w:t>
@@ -4209,51 +4209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Ceci&#263; Vido&#353;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an02234a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03314-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Mokalled" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030400" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlien van Mever" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobolkina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03129" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veliziotis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martiny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schuldt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2607.200275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara-Ibeas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Trocquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Person" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-018-0611-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.09.077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKQBCDSG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.11.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG43L6SR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasreddine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.04.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Hamoui Dit-Banni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin-Bon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamacek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara Ibeas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhardt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanette Englaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03270906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAF010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Ceci&#263; Vido&#353;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03314-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an02234a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Mokalled" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030400" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlien van Mever" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobolkina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03129" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veliziotis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martiny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schuldt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2607.200275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara-Ibeas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Trocquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Person" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-018-0611-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.09.077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKQBCDSG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.11.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG43L6SR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasreddine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.04.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Hamoui Dit-Banni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin-Bon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamacek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara Ibeas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhardt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanette Englaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03270906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAF010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>