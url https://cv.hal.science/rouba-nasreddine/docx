--- v2 (2026-05-03)
+++ v3 (2026-05-28)
@@ -1293,429 +1293,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory of hyaluronan cleavage by bovine testicular hyaluronidase in standard and crowded environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Screening for pancreatic lipase natural modulators by capillary electrophoresis hyphenated to spectrophotometric and conductometric dual detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Hamacek</w:t>
+                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129837⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (4), pp.1386-1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0an02234a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481898v1</w:t>
+                <w:t xml:space="preserve">hal-03835824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of lipase-ligand interactions in porcine pancreatic extracts by microscale thermophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 413 (14), pp.3667-3681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-021-03314-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for pancreatic lipase natural modulators by capillary electrophoresis hyphenated to spectrophotometric and conductometric dual detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
+                <w:t xml:space="preserve">Kinetic theory of hyaluronan cleavage by bovine testicular hyaluronidase in standard and crowded environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Syntia Fayad</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Orlic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
+                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+                <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 146 (4), pp.1386-1401. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1865 (3), pp.129837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0an02234a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2020.129837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835824v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Assessment of Indoor Air Quality in the Arrivals Hall of Beirut–Rafic Hariri International Airport: Monitoring of VOCs and NO2</w:t>
               </w:r>
@@ -2073,90 +2073,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene glycol crowding effect on hyaluronidase activity monitored by capillary electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Orlic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucija Orlic</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ghassan Al Hamoui Dit Banni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntia Fayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 412 (17), pp.4195-4207. </w:t>
@@ -2462,77 +2462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Based Extraction of Bioactive Principles from Blackcurrant Leaves and Chrysanthellum americanum: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,51 +3618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Hamacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Symposium on Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Geneva, Switzerland</w:t>
@@ -3685,273 +3685,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements de microanalyseurs de formaldéhyde et de BTEX en temps réel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REAL-TIME MONITORING OF AIRBORNE VOCS USING MICRODEVICES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lara Ibeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bernhardt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanette Englaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Calvé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosfair 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">1st international workshop MIGRATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454506v1</w:t>
+                <w:t xml:space="preserve">hal-02454584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME MONITORING OF AIRBORNE VOCS USING MICRODEVICES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développements de microanalyseurs de formaldéhyde et de BTEX en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Trocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lara Ibeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international workshop MIGRATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Atmosfair 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454584v1</w:t>
+                <w:t xml:space="preserve">hal-02454506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4209,51 +4209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Ceci&#263; Vido&#353;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03314-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an02234a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Mokalled" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030400" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlien van Mever" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobolkina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03129" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veliziotis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martiny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schuldt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2607.200275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara-Ibeas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Trocquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Person" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-018-0611-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.09.077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKQBCDSG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.11.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG43L6SR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasreddine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.04.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Hamoui Dit-Banni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin-Bon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamacek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454506v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara Ibeas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhardt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanette Englaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03270906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAF010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Kharrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.110587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Yamaryo-Bott&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Voisin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aumer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2415524122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Ceci&#263; Vido&#353;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30194008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Al Hamoui Dit Banni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntia Fayad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0an02234a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03314-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Orlic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hamacek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129837" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Mokalled" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian G&#233;rard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030400" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106763" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca L&#243;pez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Brautigam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jowitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-021-01532-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02659-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04303264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlien van Mever" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobolkina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03129" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veliziotis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martiny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schuldt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2607.200275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303585v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara-Ibeas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Trocquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Andrikopoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Person" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-018-0611-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A. Serra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.09.077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKQBCDSG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schoemaecker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.11.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HG43L6SR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasreddine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Calv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.04.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190342v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bachelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max R Mcgillen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Veyrat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grosselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034183v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Hamoui Dit-Banni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopin-Bon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamacek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Bouchelaghem" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lara Ibeas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanette Englaro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454506v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhardt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03270906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAF010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>