--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,8652 +66,8786 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Cytometry as a tool for the discrimination of yeast populations in mixed cultures during alcoholic fermentation</w:t>
+                <w:t xml:space="preserve">From must to wine: How winemaking choices influence lipid, vitamin, nitrogen, and volatile profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Vázquez Fernández</w:t>
+                <w:t xml:space="preserve">Louise Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Monier</w:t>
+                <w:t xml:space="preserve">Fabien Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+                <w:t xml:space="preserve">Stefania Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Alexandre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Cytométrie</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27, pp.102778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafr.2026.102778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515588v1</w:t>
+                <w:t xml:space="preserve">hal-05556019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Lipid Profiling of Grape Musts: Impact of Static Settling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuum of non-targeted data for long term study of complex samples generated by direct infusion ultra-high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susanne E Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan A Pieczonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Haydock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary J Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05169066v1</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.127514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.127514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of malolactic bacteria metabolism on the organoleptic qualities of wines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mixed biofilm formation by Oenococcus oeni and Saccharomyces cerevisiae : A new strategy for the wine fermentation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Palud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2025 congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05172191v1</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117, pp.104386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin B1 content of natural grape must: modulation through common oenological treatments and effects on fermentation kinetics.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sodium arsenite-induced changes in the wood of esca-diseased grapevine at cytological and metabolomic levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDD UMR PAM</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05515699v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.art. 1141700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1141700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of malolactic bacterial metabolites to the organoleptic diversity of wines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05288929v1</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (21), pp.3927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics to decode microbial interactions in kombucha beverage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+                <w:t xml:space="preserve">Expanding the diversity of Chardonnay aroma through the metabolic interactions of Saccharomyces cerevisiae cocultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04209781v1</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1032842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1032842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenols in kombucha: Metabolomic analysis of biotransformations during fermentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Wine Active Compounds (WAC 2022)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03773257v1</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.113383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Álvarez-Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAC2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05261715v1</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174 (2), pp.113648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine aging: a bottleneck story?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
+                <w:t xml:space="preserve">To be or not to be required: Yeast vitaminic requirements in winemaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sarah Evers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wine Active Compounds.</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05373092v1</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.104330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+                <w:t xml:space="preserve">To each their own: Delving into the vitaminic preferences of non-Saccharomyces wine yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sarah Evers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05267069v1</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.104332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur metabolome of bottles white wines holds a memory of SO2 added to the must</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05267056v1</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical significance of fluorescent PARAFAC components applied to white winemaking oenological practices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeast interaction on Chardonnay wine composition: Impact of strain and inoculation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FluoroFest</w:t>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.127514⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 374, pp.131732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865815v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed biofilm formation by Oenococcus oeni and Saccharomyces cerevisiae : A new strategy for the wine fermentation process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104386⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577652v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the diversity of Chardonnay aroma through the metabolic interactions of Saccharomyces cerevisiae cocultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">eGFP Gene Integration in HO: A Metabolomic Impact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1032842⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10040781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011402v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+                <w:t xml:space="preserve">Different wines from different yeasts? “Saccharomyces cerevisiae intraspecies differentiation by metabolomic signature and sensory patterns in wine”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Vichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.2327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9112327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189828v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
+                <w:t xml:space="preserve">Wine aging: a question of closure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172206v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be required: Yeast vitaminic requirements in winemaking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring yeast interactions through metabolic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104330⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63182-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169111v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephania Vichi</w:t>
+                <w:t xml:space="preserve">Influence of regionality and maturation time on the chemical fingerprint of whisky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kajdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 323, pp.126748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313273v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To each their own: Delving into the vitaminic preferences of non-Saccharomyces wine yeasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Ramousse</w:t>
+                <w:t xml:space="preserve">Yeast–Yeast Interactions: Mechanisms, Methodologies and Impact on Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Morge</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104332⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (4), pp.600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8040600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169123v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium arsenite-induced changes in the wood of esca-diseased grapevine at cytological and metabolomic levels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+                <w:t xml:space="preserve">New advances on the Brettanomyces bruxellensis biofilm mode of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Douillet</w:t>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1141700⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.108464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087723v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast interaction on Chardonnay wine composition: Impact of strain and inoculation time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Roullier-Gall</w:t>
+                <w:t xml:space="preserve">Bio-Protection as an Alternative to Sulphites: Impact on Chemical and Microbial Characteristics of Red Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bordet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131732⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239611v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eGFP Gene Integration in HO: A Metabolomic Impact ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+                <w:t xml:space="preserve">Cultivar- and Wood Area-Dependent Metabolomic Fingerprints of Grapevine Infected by Botryosphaeria Dieback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Harir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10040781⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.PHYTO-02-20-005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-20-0055-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648411v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of cell-cell contact between L. thermotolerans and S. cerevisiae on yeast interactions and the exo-metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Petitgonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83, pp.122-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578647v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrochemical triggering of the Chardonnay wine metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basem Kanawati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Druschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286, pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.01.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641242v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different wines from different yeasts? “Saccharomyces cerevisiae intraspecies differentiation by metabolomic signature and sensory patterns in wine”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+                <w:t xml:space="preserve">Wine aging: a bottleneck story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9112327⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-019-0045-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426880v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine aging: a question of closure ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un message du passé viticole de la Bourgogne : la bouteille découverte dans l’abbaye Saint-Vivant de Vergy (Côte-d’Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke S. Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'histoire de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.85-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190821v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances on the Brettanomyces bruxellensis biofilm mode of life</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Impact of Glutathione on Wines Oxidative Stability: A Combined Sensory and Metabolomic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Warren Albertin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.108464⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537081v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast–Yeast Interactions: Mechanisms, Methodologies and Impact on Composition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alterations in Grapevine Leaf Metabolism Occur Prior to Esca Apoplexy Appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8040600⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (12), pp.946-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-02-17-0036-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893505v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of regionality and maturation time on the chemical fingerprint of whisky</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sulfites and the Wine Metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hemmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Kajdan</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gonsior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 323, pp.126748. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126748⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 237, pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893525v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Protection as an Alternative to Sulphites: Impact on Chemical and Microbial Characteristics of Red Wines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wine microbiology is driven by vineyard and winery anthropogenic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01308⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.354 - 370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907152v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivar- and Wood Area-Dependent Metabolomic Fingerprints of Grapevine Infected by Botryosphaeria Dieback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Metabolic Fingerprint of PS3-Induced Resistance of Grapevine Leaves against Plasmopara viticola Revealed Differences in Elicitor-Triggered Defenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Héloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-20-0055-R⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08, pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979566v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring yeast interactions through metabolic profiling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chemical messages from an ancient buried bottle: metabolomics for wine archeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Alexandre</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke S. Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63182-6⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-017-0001-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893518v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cell-cell contact between L. thermotolerans and S. cerevisiae on yeast interactions and the exo-metabolome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Natural oxygenation of Champagne wine during ageing on lees: A metabolomics picture of hormesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Witting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan B. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Goffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.05.005⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 203, pp.207 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328247v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical triggering of the Chardonnay wine metabolome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fluorescence Fingerprinting of Bottled White Wines Can Reveal Memories Related to Sulfur Dioxide Treatments of the Must</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissa Aron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gonsior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.01.149⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (16), pp.8132-8137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014495v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine aging: a bottleneck story</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Geoffroy</w:t>
+                <w:t xml:space="preserve">Chemical messages in 170-year-old champagne bottles from the Baltic Sea: Revealing tastes from the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Cilindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissa Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41538-019-0045-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (19), pp.5893-5898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1500783112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310584v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Glutathione on Wines Oxidative Stability: A Combined Sensory and Metabolomic Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
+                <w:t xml:space="preserve">Integrating analytical resolutions in non-targeted wine metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Witting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tziotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00182⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (20), pp.2983-2990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2015.02.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907573v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un message du passé viticole de la Bourgogne : la bouteille découverte dans l’abbaye Saint-Vivant de Vergy (Côte-d’Or)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How Subtle Is the “Terroir” Effect? Chemistry-Related Signatures of Two “Climats de Bourgogne”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire de la vigne et du vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884392v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Fingerprint of PS3-Induced Resistance of Grapevine Leaves against Plasmopara viticola Revealed Differences in Elicitor-Triggered Defenses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structural studies of adsorbed protein (betalactoglobulin) on natural clay (montmorillonite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Maissiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00101⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (105), pp.61096-61103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA11607K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534517v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfites and the Wine Metabolome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A grape and wine chemodiversity comparison of different appellations in Burgundy: Vintage vs terroir effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemia Boutegrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 237, pp.106-113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.05.039⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 152, pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.11.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531377v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine microbiology is driven by vineyard and winery anthropogenic factors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High precision mass measurements for wine metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Witting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...1207 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fchem.2014.00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264859v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-05264851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message in a bottle: molecular memories of wines and spirits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">The universe in a glass of wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lucio</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lucio,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes JFSM Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée des Utilisateur.ices d’Infranalytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516836v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The universe in a glass of wine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Message in a bottle: molecular memories of wines and spirits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lucio,</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Utilisateur.ices d’Infranalytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">41èmes JFSM Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516865v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin content of grape musts and yeast nutrition: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sarah Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short communications - Oenology, methods of analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVES, Oct 2024, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58233/y0wA3mAo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from sulfites to bioprotection: which impact on chardonnay wine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVES, 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research program for reducing chemical input in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th edition of the International Conference Wine Active Compounds. WAC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high resolution mass spectrometry to explore yeast interactions during sequential fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemmler D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research promgram for reducing chemical imput in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité des vins à la variabilité climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Rencontres Internationales du Clos Vougeot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clos Vougeot, Oct 2019, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-5 Bio-protection by one strain of &amp;lt;em&amp;gt;m. Pulcherrima&amp;lt;/em&amp;gt;: Microbiological and chemical impacts in red wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Koplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ŒNOIVAS 2019 - 11. international symposium of Œnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message in a bottle : metabolomics for deciphering the transient chemistry of wines and spirits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witting, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message in a bottle: From oenolomics to the structural resolution of the transient wine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witting, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European FTMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glutathione on wines oxidative stability: a combined sensory and metabolomic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrowine 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omics-&amp;quot; for a mapping of grapevine response to elicitors and identification of induced resistance markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hovasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Fondation for Plant Pathology (EFPP) &amp; 10. French Society for Plant Pathology Conference ‘Deepen Knwoledge in Plant Pathology for Innovative Agro-Ecology’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Fondation for Plant Pathology (EFPP). INT., May 2017, Dunkerque-Malo-les-Bains, France, 29 mai-2 juin 2017, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of malolactic bacteria metabolism on the organoleptic qualities of wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deleris-Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Viticulture and Enology Society. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macrowine 2025 congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprehensive Lipid Profiling of Grape Musts: Impact of Static Settling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zandile Mlamla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macrowine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow Cytometry as a tool for the discrimination of yeast populations in mixed cultures during alcoholic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Vázquez Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Cytométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitamin B1 content of natural grape must: modulation through common oenological treatments and effects on fermentation kinetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JDD UMR PAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of malolactic bacterial metabolites to the organoleptic diversity of wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deleris-Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dole, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomics to decode microbial interactions in kombucha beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wine aging: a bottleneck story?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608719v1</w:t>
+                <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wine Active Compounds.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenols in kombucha: Metabolomic analysis of biotransformations during fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Wine Active Compounds (WAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulfur metabolome of bottles white wines holds a memory of SO2 added to the must</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemmler, D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonsior, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical significance of fluorescent PARAFAC components applied to white winemaking oenological practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonsior, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FluoroFest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses métabolomiques du vin : &amp;quot;chemical messages in a bottle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Bourgogne; Technische Universität (Munich, Allemagne), 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014DIJOS080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01281917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8858,51 +8992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V&#225;zquez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandile Mlamla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172191v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleris-Bou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Picart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler, D" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonsior, M" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865815v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Woodward" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Pieczonka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haydock" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.127514" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04577652v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104386" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarah Evers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sparrow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104330" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104332" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112327" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893505v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893525v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Signoret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hemmler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kajdan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126748" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907152v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01308" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-20-0055-R" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.05.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Druschel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.149" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907573v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00182" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884392v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke S. Heinzmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonsior" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDP40P3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511052v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12428" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-017-0001-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01500706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Moritz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Gil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goffette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.02.043" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W3WPD5B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02507720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Aron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1500783112" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264406v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00388" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264868v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Witting" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tziotis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.02.054" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R381PF8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Boutegrabet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.11.056" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMDTVXH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264859v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00102" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264851v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097615" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168203v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/y0wA3mAo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736410v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Koplin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265213v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608719v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281917v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS080" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102778" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Woodward" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Pieczonka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haydock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.127514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04577652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104386" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarah Evers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sparrow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104330" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104332" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112327" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Signoret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hemmler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kajdan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126748" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040600" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01308" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-20-0055-R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.05.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Druschel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884392v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke S. Heinzmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907573v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00182" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonsior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDP40P3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12428" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-017-0001-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01500706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Moritz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goffette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.02.043" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W3WPD5B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Aron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00388" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02507720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1500783112" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Witting" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tziotis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.02.054" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R381PF8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097615" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Boutegrabet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.11.056" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMDTVXH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00102" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/y0wA3mAo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736410v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Koplin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265213v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608719v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleris-Bou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169066v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandile Mlamla" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V&#225;zquez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Picart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288929v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267069v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267056v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler, D" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonsior, M" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267033v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS080" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>