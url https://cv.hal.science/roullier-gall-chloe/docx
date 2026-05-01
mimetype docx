--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -485,2643 +485,2643 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium arsenite-induced changes in the wood of esca-diseased grapevine at cytological and metabolomic levels</w:t>
+                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+                <w:t xml:space="preserve">Maelys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Vallet</w:t>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Jacquens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Douillet</w:t>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1141700⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (21), pp.3927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087723v1</w:t>
+                <w:t xml:space="preserve">hal-05172206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelys Puyo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.113383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172206v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the diversity of Chardonnay aroma through the metabolic interactions of Saccharomyces cerevisiae cocultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.1032842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1032842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To be or not to be required: Yeast vitaminic requirements in winemaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+                <w:t xml:space="preserve">Marie Sarah Evers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.104330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189828v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Álvarez-Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joyce Álvarez-Barragán</w:t>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 174 (2), pp.113648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be required: Yeast vitaminic requirements in winemaking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">To each their own: Delving into the vitaminic preferences of non-Saccharomyces wine yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sarah Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 115, pp.104330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104330⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 115, pp.104332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169111v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To each their own: Delving into the vitaminic preferences of non-Saccharomyces wine yeasts</w:t>
+                <w:t xml:space="preserve">Sodium arsenite-induced changes in the wood of esca-diseased grapevine at cytological and metabolomic levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sarah Evers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morge</w:t>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Sparrow</w:t>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gobert</w:t>
+                <w:t xml:space="preserve">Julie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 115, pp.104332. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.art. 1141700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1141700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169123v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
+                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641242v1</w:t>
+                <w:t xml:space="preserve">hal-03578647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast interaction on Chardonnay wine composition: Impact of strain and inoculation time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">eGFP Gene Integration in HO: A Metabolomic Impact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roullier-Gall</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131732⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10040781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239611v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeast interaction on Chardonnay wine composition: Impact of strain and inoculation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 374, pp.131732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578647v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eGFP Gene Integration in HO: A Metabolomic Impact ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.781. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10040781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648411v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different wines from different yeasts? “Saccharomyces cerevisiae intraspecies differentiation by metabolomic signature and sensory patterns in wine”</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Wine aging: a question of closure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9112327⟩</w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426880v1</w:t>
+                <w:t xml:space="preserve">hal-03190821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine aging: a question of closure ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+                <w:t xml:space="preserve">Different wines from different yeasts? “Saccharomyces cerevisiae intraspecies differentiation by metabolomic signature and sensory patterns in wine”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
+                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (11), pp.2327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2021.4652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9112327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190821v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring yeast interactions through metabolic profiling</w:t>
+                <w:t xml:space="preserve">Influence of regionality and maturation time on the chemical fingerprint of whisky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hemmler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kajdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63182-6⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 323, pp.126748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893518v1</w:t>
+                <w:t xml:space="preserve">hal-02893525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of regionality and maturation time on the chemical fingerprint of whisky</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">New advances on the Brettanomyces bruxellensis biofilm mode of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Kajdan</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126748⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.108464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893525v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast–Yeast Interactions: Mechanisms, Methodologies and Impact on Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (4), pp.600. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8040600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances on the Brettanomyces bruxellensis biofilm mode of life</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-Protection as an Alternative to Sulphites: Impact on Chemical and Microbial Characteristics of Red Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Albertin</w:t>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 318, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.108464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537081v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Protection as an Alternative to Sulphites: Impact on Chemical and Microbial Characteristics of Red Wines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultivar- and Wood Area-Dependent Metabolomic Fingerprints of Grapevine Infected by Botryosphaeria Dieback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Simonin</w:t>
+                <w:t xml:space="preserve">Florence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Harir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01308⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.PHYTO-02-20-005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-20-0055-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907152v1</w:t>
+                <w:t xml:space="preserve">hal-02979566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivar- and Wood Area-Dependent Metabolomic Fingerprints of Grapevine Infected by Botryosphaeria Dieback</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring yeast interactions through metabolic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Harir</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Hemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.PHYTO-02-20-005. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-20-0055-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63182-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979566v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cell-cell contact between L. thermotolerans and S. cerevisiae on yeast interactions and the exo-metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Petitgonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 83, pp.122-133. </w:t>
@@ -3185,51 +3185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basem Kanawati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hemmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Druschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3293,90 +3293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging: a bottleneck story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier-Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3421,960 +3421,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un message du passé viticole de la Bourgogne : la bouteille découverte dans l’abbaye Saint-Vivant de Vergy (Côte-d’Or)</w:t>
+                <w:t xml:space="preserve">Impact of Glutathione on Wines Oxidative Stability: A Combined Sensory and Metabolomic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'histoire de la vigne et du vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884392v1</w:t>
+                <w:t xml:space="preserve">hal-01907573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Glutathione on Wines Oxidative Stability: A Combined Sensory and Metabolomic Study</w:t>
+                <w:t xml:space="preserve">Un message du passé viticole de la Bourgogne : la bouteille découverte dans l’abbaye Saint-Vivant de Vergy (Côte-d’Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Julien</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silke S. Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'histoire de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.85-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907573v1</w:t>
+                <w:t xml:space="preserve">hal-01884392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in Grapevine Leaf Metabolism Occur Prior to Esca Apoplexy Appearance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+                <w:t xml:space="preserve">Sulfites and the Wine Metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hemmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Adrian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+                <w:t xml:space="preserve">Michael Gonsior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (12), pp.946-959. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.106-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-02-17-0036-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622325v1</w:t>
+                <w:t xml:space="preserve">hal-01531377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfites and the Wine Metabolome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wine microbiology is driven by vineyard and winery anthropogenic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.05.039⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.354 - 370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01531377v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine microbiology is driven by vineyard and winery anthropogenic factors</w:t>
+                <w:t xml:space="preserve">Metabolic Fingerprint of PS3-Induced Resistance of Grapevine Leaves against Plasmopara viticola Revealed Differences in Elicitor-Triggered Defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Héloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12428⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 08, pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511052v1</w:t>
+                <w:t xml:space="preserve">hal-01534517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Fingerprint of PS3-Induced Resistance of Grapevine Leaves against Plasmopara viticola Revealed Differences in Elicitor-Triggered Defenses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical messages from an ancient buried bottle: metabolomics for wine archeochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke S. Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00101⟩</w:t>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-017-0001-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534517v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical messages from an ancient buried bottle: metabolomics for wine archeochemistry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alterations in Grapevine Leaf Metabolism Occur Prior to Esca Apoplexy Appearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Spagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (1), </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (12), pp.946-959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41538-017-0001-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-02-17-0036-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666250v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural oxygenation of Champagne wine during ageing on lees: A metabolomics picture of hormesis</w:t>
               </w:r>
@@ -4506,103 +4506,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence Fingerprinting of Bottled White Wines Can Reveal Memories Related to Sulfur Dioxide Treatments of the Must</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissa Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gonsior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 87 (16), pp.8132-8137. </w:t>
@@ -4774,51 +4774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating analytical resolutions in non-targeted wine metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Witting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4826,51 +4826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tziotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (20), pp.2983-2990. </w:t>
@@ -4914,3827 +4914,3827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Subtle Is the “Terroir” Effect? Chemistry-Related Signatures of Two “Climats de Bourgogne”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural studies of adsorbed protein (betalactoglobulin) on natural clay (montmorillonite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Maissiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097615⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (105), pp.61096-61103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA11607K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264851v1</w:t>
+                <w:t xml:space="preserve">hal-02358967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies of adsorbed protein (betalactoglobulin) on natural clay (montmorillonite)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Huault</w:t>
+                <w:t xml:space="preserve">A grape and wine chemodiversity comparison of different appellations in Burgundy: Vintage vs terroir effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Maissiat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lemia Boutegrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (105), pp.61096-61103. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 152, pp.100-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4RA11607K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.11.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358967v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grape and wine chemodiversity comparison of different appellations in Burgundy: Vintage vs terroir effects</w:t>
+                <w:t xml:space="preserve">High precision mass measurements for wine metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Witting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 152, pp.100-107. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.11.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2014.00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05264837v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High precision mass measurements for wine metabolomics</w:t>
+                <w:t xml:space="preserve">How Subtle Is the “Terroir” Effect? Chemistry-Related Signatures of Two “Climats de Bourgogne”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Lucio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2014.00102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264859v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of malolactic bacteria metabolism on the organoleptic qualities of wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deleris-Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Viticulture and Enology Society. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macrowine 2025 congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprehensive Lipid Profiling of Grape Musts: Impact of Static Settling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zandile Mlamla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macrowine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitamin B1 content of natural grape must: modulation through common oenological treatments and effects on fermentation kinetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JDD UMR PAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of malolactic bacterial metabolites to the organoleptic diversity of wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deleris-Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dole, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow Cytometry as a tool for the discrimination of yeast populations in mixed cultures during alcoholic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Vázquez Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Cytométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomics to decode microbial interactions in kombucha beverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hambourg, Germany. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenols in kombucha: Metabolomic analysis of biotransformations during fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Wine Active Compounds (WAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wine aging: a bottleneck story?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wine Active Compounds.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulfur metabolome of bottles white wines holds a memory of SO2 added to the must</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemmler, D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonsior, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical significance of fluorescent PARAFAC components applied to white winemaking oenological practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonsior, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FluoroFest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The universe in a glass of wine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Message in a bottle: molecular memories of wines and spirits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lucio,</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Utilisateur.ices d’Infranalytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">41èmes JFSM Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516865v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message in a bottle: molecular memories of wines and spirits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">The universe in a glass of wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lucio</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lucio,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes JFSM Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée des Utilisateur.ices d’Infranalytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516836v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin content of grape musts and yeast nutrition: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sarah Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short communications - Oenology, methods of analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVES, Oct 2024, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58233/y0wA3mAo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from sulfites to bioprotection: which impact on chardonnay wine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVES, 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biovi : a research program for reducing chemical input in vine and wine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-high resolution mass spectrometry to explore yeast interactions during sequential fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemmler D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th edition of the International Conference Wine Active Compounds. WAC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867889v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high resolution mass spectrometry to explore yeast interactions during sequential fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biovi : a research program for reducing chemical input in vine and wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Schmitt-Kopplin P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">5th edition of the International Conference Wine Active Compounds. WAC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261779v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research promgram for reducing chemical imput in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité des vins à la variabilité climatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+                <w:t xml:space="preserve">III-5 Bio-protection by one strain of &amp;lt;em&amp;gt;m. Pulcherrima&amp;lt;/em&amp;gt;: Microbiological and chemical impacts in red wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Koplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Rencontres Internationales du Clos Vougeot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clos Vougeot, Oct 2019, Vougeot, France</w:t>
+              <w:t xml:space="preserve">ŒNOIVAS 2019 - 11. international symposium of Œnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267300v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-5 Bio-protection by one strain of &amp;lt;em&amp;gt;m. Pulcherrima&amp;lt;/em&amp;gt;: Microbiological and chemical impacts in red wines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
+                <w:t xml:space="preserve">La sensibilité des vins à la variabilité climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ŒNOIVAS 2019 - 11. international symposium of Œnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">13ème Rencontres Internationales du Clos Vougeot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clos Vougeot, Oct 2019, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736410v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message in a bottle : metabolomics for deciphering the transient chemistry of wines and spirits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+                <w:t xml:space="preserve">Impact of glutathione on wines oxidative stability: a combined sensory and metabolomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Witting, M</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Macrowine 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265183v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message in a bottle: From oenolomics to the structural resolution of the transient wine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witting, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European FTMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glutathione on wines oxidative stability: a combined sensory and metabolomic study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Coelho</w:t>
+                <w:t xml:space="preserve">Message in a bottle : metabolomics for deciphering the transient chemistry of wines and spirits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witting, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">11ème journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265207v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omics-&amp;quot; for a mapping of grapevine response to elicitors and identification of induced resistance markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hovasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Fondation for Plant Pathology (EFPP) &amp; 10. French Society for Plant Pathology Conference ‘Deepen Knwoledge in Plant Pathology for Innovative Agro-Ecology’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Fondation for Plant Pathology (EFPP). INT., May 2017, Dunkerque-Malo-les-Bains, France, 29 mai-2 juin 2017, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608719v1</w:t>
-              </w:r>
-[...1501 lines deleted...]
-                <w:t xml:space="preserve">hal-05267033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8992,51 +8992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102778" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Woodward" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Pieczonka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haydock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.127514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04577652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104386" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarah Evers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sparrow" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104330" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104332" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112327" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893525v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Signoret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hemmler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kajdan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126748" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040600" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01308" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-20-0055-R" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.05.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Druschel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884392v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke S. Heinzmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907573v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00182" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531377v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonsior" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDP40P3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12428" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-017-0001-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01500706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Moritz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goffette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.02.043" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W3WPD5B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Aron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00388" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02507720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1500783112" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Witting" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tziotis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.02.054" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R381PF8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097615" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264837v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Boutegrabet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.11.056" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMDTVXH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00102" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168203v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/y0wA3mAo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267300v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736410v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Koplin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265213v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608719v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleris-Bou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169066v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandile Mlamla" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515588v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V&#225;zquez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515699v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Picart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288929v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267069v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267056v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler, D" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonsior, M" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267033v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS080" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102778" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Woodward" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Pieczonka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haydock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.127514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04577652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104386" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarah Evers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sparrow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104330" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104332" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112327" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Signoret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hemmler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kajdan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126748" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040600" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01308" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-20-0055-R" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.05.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Druschel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00182" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke S. Heinzmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonsior" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDP40P3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12428" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00101" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-017-0001-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01500706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Moritz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goffette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.02.043" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W3WPD5B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Aron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00388" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02507720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1500783112" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Witting" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tziotis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.02.054" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R381PF8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Boutegrabet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.11.056" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMDTVXH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00102" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097615" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleris-Bou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandile Mlamla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515699v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Picart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288929v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V&#225;zquez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler, D" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonsior, M" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168203v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/y0wA3mAo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736410v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Koplin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267300v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265213v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS080" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>