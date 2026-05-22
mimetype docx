--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -3019,295 +3019,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cell-cell contact between L. thermotolerans and S. cerevisiae on yeast interactions and the exo-metabolome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical triggering of the Chardonnay wine metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Petitgonnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
+                <w:t xml:space="preserve">Basem Kanawati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Druschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.05.005⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286, pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.01.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328247v1</w:t>
+                <w:t xml:space="preserve">hal-02014495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical triggering of the Chardonnay wine metabolome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of cell-cell contact between L. thermotolerans and S. cerevisiae on yeast interactions and the exo-metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Petitgonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Régis Gougeon</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Quintanilla-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286, pp.64-70. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83, pp.122-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.01.149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014495v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine aging: a bottleneck story</w:t>
               </w:r>
@@ -5456,515 +5456,515 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of malolactic bacteria metabolism on the organoleptic qualities of wines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitamin B1 content of natural grape must: modulation through common oenological treatments and effects on fermentation kinetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+                <w:t xml:space="preserve">Jonathan Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2025 congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy. </w:t>
+              <w:t xml:space="preserve">JDD UMR PAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172191v1</w:t>
+                <w:t xml:space="preserve">hal-05515699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Lipid Profiling of Grape Musts: Impact of Static Settling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Ramousse</w:t>
+                <w:t xml:space="preserve">Contribution of malolactic bacterial metabolites to the organoleptic diversity of wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zandile Mlamla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+                <w:t xml:space="preserve">Magali Deleris-Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy. </w:t>
+              <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dole, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169066v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin B1 content of natural grape must: modulation through common oenological treatments and effects on fermentation kinetics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Garces</w:t>
+                <w:t xml:space="preserve">Comprehensive Lipid Profiling of Grape Musts: Impact of Static Settling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Picart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morge</w:t>
+                <w:t xml:space="preserve">Zandile Mlamla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDD UMR PAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Macrowine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515699v1</w:t>
+                <w:t xml:space="preserve">hal-05169066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of malolactic bacterial metabolites to the organoleptic diversity of wines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">The role of malolactic bacteria metabolism on the organoleptic qualities of wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Deleris-Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Viticulture and Enology Society. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dole, France. </w:t>
+              <w:t xml:space="preserve">Macrowine 2025 congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288929v1</w:t>
+                <w:t xml:space="preserve">hal-05172191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Cytometry as a tool for the discrimination of yeast populations in mixed cultures during alcoholic fermentation</w:t>
               </w:r>
@@ -8464,277 +8464,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+                <w:t xml:space="preserve">Omics-&amp;quot; for a mapping of grapevine response to elicitors and identification of induced resistance markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Heloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hovasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">12. European Fondation for Plant Pathology (EFPP) &amp; 10. French Society for Plant Pathology Conference ‘Deepen Knwoledge in Plant Pathology for Innovative Agro-Ecology’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Fondation for Plant Pathology (EFPP). INT., May 2017, Dunkerque-Malo-les-Bains, France, 29 mai-2 juin 2017, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265213v1</w:t>
+                <w:t xml:space="preserve">hal-01608719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics-&amp;quot; for a mapping of grapevine response to elicitors and identification of induced resistance markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Schaeffer-Reiss</w:t>
+                <w:t xml:space="preserve">Combined Fourier Transform Ion Cyclotron Resonance Mass Spectrometry and Electron Spin Resonance methodology reveals wine resistance against oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Fondation for Plant Pathology (EFPP) &amp; 10. French Society for Plant Pathology Conference ‘Deepen Knwoledge in Plant Pathology for Innovative Agro-Ecology’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Fondation for Plant Pathology (EFPP). INT., May 2017, Dunkerque-Malo-les-Bains, France, 29 mai-2 juin 2017, France</w:t>
+              <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608719v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8992,51 +8992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102778" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Woodward" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Pieczonka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haydock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.127514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04577652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104386" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarah Evers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sparrow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104330" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104332" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112327" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Signoret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hemmler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kajdan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126748" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040600" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01308" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-20-0055-R" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.05.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Druschel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.149" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00182" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke S. Heinzmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonsior" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDP40P3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12428" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00101" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-017-0001-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01500706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Moritz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goffette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.02.043" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W3WPD5B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Aron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00388" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02507720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1500783112" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Witting" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tziotis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.02.054" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R381PF8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Boutegrabet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.11.056" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMDTVXH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00102" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097615" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172191v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleris-Bou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169066v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandile Mlamla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515699v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Picart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288929v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V&#225;zquez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler, D" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonsior, M" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168203v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/y0wA3mAo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736410v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Koplin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267300v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265213v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS080" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102778" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Woodward" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Pieczonka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haydock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.127514" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04577652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104386" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1032842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarah Evers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sparrow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104330" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104332" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Douillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1141700" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03190821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4652" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112327" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Signoret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hemmler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kajdan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126748" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040600" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01308" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-20-0055-R" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Kanawati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Druschel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.01.149" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328247v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Petitgonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.05.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-019-0045-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Julien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00182" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke S. Heinzmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531377v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gonsior" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.05.039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HDP40P3X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01511052v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12428" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01534517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00101" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666250v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-017-0001-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Spagnolo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-17-0036-R" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01500706v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Moritz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan B. Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Goffette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.02.043" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W3WPD5B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Aron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00388" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02507720v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Heinzmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cilindre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1500783112" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Witting" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tziotis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.02.054" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R381PF8J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02358967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maissiat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA11607K" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemia Boutegrabet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.11.056" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRMDTVXH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2014.00102" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097615" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515699v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Picart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05288929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leroux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleris-Bou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169066v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandile Mlamla" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172191v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V&#225;zquez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04209781v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373092v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler, D" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonsior, M" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nicolas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516865v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucio," TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168203v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/y0wA3mAo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Romanet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261792v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736410v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Koplin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267300v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608719v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hovasse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schaeffer-Reiss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265213v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281917v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DIJOS080" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>