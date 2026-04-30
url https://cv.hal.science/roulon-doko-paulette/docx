--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -2677,166 +2677,166 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parties du corps et métaphores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Leblic et Bertrand Masquelier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énonciation métaphorique et iconicité en contexte,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 133-150, LACITO-publications, pp.133-150, 2021, 978-249-0768-02-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parties du corps et métaphores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Isabelle Leblic; Bertrand Masquelier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énonciation métaphorique et iconicité en contexte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacito Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-149, 2021, Anthropologie linguistique et sociale de la parole, 978-2-490768-02-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacito Publications</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03537009v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03506408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bases méthodologiques essentielles : le terrain et le corpus</w:t>
               </w:r>
@@ -3444,169 +3444,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01152034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les genres féminins chez les Gbaya de Centrafrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Béatrice, Antoinette Fouque et Mireille Calle-Gruber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dictionnaires universel des créatrices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome1 A-G, Des femmes-Antoinette Fouque, pp.835-836, 2013, 9782721006288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zentralafrikanisches Erzählgut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyklopädie des Märchens, Handwörterbuch zur historischen und vergleichenden Erzählforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Band 14, (Leferung 3), De Gruyter, pp.1295-1306, 2013, 978-3-11-033854-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481468v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01481483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conditionnel dans une langue non tensée : le gbaya de R.CA</w:t>
               </w:r>
@@ -7301,51 +7301,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4715C993"/>
+    <w:nsid w:val="82B7E4B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7532,51 +7532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roulon-doko-paulette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0160-328X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027111881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Roulon-Doko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Michel Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla2_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla1_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Platiel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Seydou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Baumgardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Dui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1980.3825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18233772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malaisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sylvie Pilo-Atta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03074753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lognay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio G M. G. Paoletti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720200v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512122v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dui Alfred" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03071723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01666793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01332159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gotman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roulon-doko-paulette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0160-328X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027111881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Roulon-Doko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Michel Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla2_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla1_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Platiel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Seydou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Baumgardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Dui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1980.3825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18233772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malaisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sylvie Pilo-Atta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03074753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lognay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio G M. G. Paoletti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720200v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512122v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dui Alfred" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03071723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01666793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01332159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gotman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>