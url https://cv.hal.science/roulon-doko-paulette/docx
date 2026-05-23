--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1288,178 +1288,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04865501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les marqueurs du discours rapporté dans deux parlers gbaya, le ɓòdòè et le yàáyùwèè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Dui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences et Techniques du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (juin 2024), pp.9-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04800684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La sexualité dans les contes gbaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Africanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 93 (1/2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04800662v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04800684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les références floues en Gbaya (R.C.A.)</w:t>
               </w:r>
@@ -2489,50 +2489,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04333902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ordalies en Pays gbaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Sylvie Pilo-Atta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ordalies, Rituel et conduites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03922074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ordalies en pays gbaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2545,139 +2627,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ordalies, rituels et conduites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Mare &amp; Marin, pp.291-319, 2022, 978-2-84934-551-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506393v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03922074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parties du corps et métaphores</w:t>
               </w:r>
@@ -2816,165 +2816,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03537009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imaginaire et croyances : le cas des Gbaya d’Afrique centrale Paulette Roulon-Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croyances et imaginaire dans l’oralité africaine, KALBE YAMO, Théophile et Jean-Marie WOUNFA (dir.),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03072895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des bases méthodologiques essentielles : le terrain et le corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique du développement: Prolégomènes à un champ disciplinaire émergent. Mélanges en hommage au Professeur Henry Tourneux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors série 6, , pp.37-44, 2020, MosaIques, 9782813003553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03074753v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03072895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire et croyances : le cas des Gbaya d'Afrique centrale</w:t>
               </w:r>
@@ -3444,169 +3444,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01152034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zentralafrikanisches Erzählgut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enzyklopädie des Märchens, Handwörterbuch zur historischen und vergleichenden Erzählforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Band 14, (Leferung 3), De Gruyter, pp.1295-1306, 2013, 978-3-11-033854-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les genres féminins chez les Gbaya de Centrafrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Béatrice, Antoinette Fouque et Mireille Calle-Gruber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dictionnaires universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome1 A-G, Des femmes-Antoinette Fouque, pp.835-836, 2013, 9782721006288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481483v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01481468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conditionnel dans une langue non tensée : le gbaya de R.CA</w:t>
               </w:r>
@@ -4754,173 +4754,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00583449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les campements saisonniers chez les Gbaya de Centrafrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Brun, A-H Dufour, B. Picon et M-D Ribereau-Gayon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cabanes, cabanons et campements, formes sociales et rapports à la nature en habitat temporaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de Bergier, pp.145-151, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00649907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le statut des idéophones en Gbaya&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Voeltz et C. Kilian-Hatz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E. Voeltz et C. Kilian-Hatz (éds.), Ideophones, John Benjamins, Typological Studies in Language n 44, Amsterdam-Philadelphie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Typological Studies in Language (44), John Benjamins, pp.275-301, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01778936v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00649907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche ethnolinguistique dans le domaine des techniques culinaires : l'exemple du gbaya 'bodoe de Centrafrique</w:t>
               </w:r>
@@ -5953,165 +5953,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les formes de politesse dans sociétés d'Afrique subsaharienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études : Aux frontières de la politesse et de l’impolitesse. Approche interdisciplinaire des interactions ordinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC (EA 2288); LACITO (UMR 7107); Univ- Sorbonne nouvelle-Paris"; Sorbonne Paris cité, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CE QUE LA TECHNOLOGIE A CHANGÉ DANS L'ÉLABORATION D'UNE GRAMMAIRE DE RÉFÉRENCE POUR LES LANGUES AFRICAINES ORALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REAF 201 : Afriques cosmopolites (4ème rencontres des études africaines en France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413724v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01413720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas d'un site internet en langue gbaya</w:t>
               </w:r>
@@ -6700,275 +6700,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imaginaire et croyances : le cas des Gbaya d’Afrique centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03075096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification et la notion d’idéophones, l'exemple du gbaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03075367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un apprentissage du langage qui prend en compte l'implicite. Le cas du Gbaya, langue oubanguienne de RCA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03075346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction sur les langues oubanguiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Roulon-Doko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Introduction aux langues d'Afrique, en ligne, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03075359v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">halshs-03075346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prédications en gbaya</w:t>
               </w:r>
@@ -7301,51 +7301,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82B7E4B2"/>
+    <w:nsid w:val="F1F07533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7532,51 +7532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roulon-doko-paulette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0160-328X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027111881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Roulon-Doko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Michel Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla2_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla1_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Platiel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Seydou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Baumgardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Dui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1980.3825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18233772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malaisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sylvie Pilo-Atta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03074753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072895v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lognay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio G M. G. Paoletti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720200v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512122v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dui Alfred" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03071723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01666793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01332159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gotman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roulon-doko-paulette" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0160-328X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/027111881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Roulon-Doko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Michel Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla2_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla1_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Platiel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Seydou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702819v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Baumgardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Dui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152051v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720155v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512100v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1980.3825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18233772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malaisse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Sylvie Pilo-Atta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506408v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03072895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03074753v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lognay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio G M. G. Paoletti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152056v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152029v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720200v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720174v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720172v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511970v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649907v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650309v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512122v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kahane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dui Alfred" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03071723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666804v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075346v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03075363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01666793v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01332159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gotman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>