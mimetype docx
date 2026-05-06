--- v0 (2026-04-11)
+++ v1 (2026-05-06)
@@ -809,261 +809,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le « harcèlement moral institutionnel » à l’aune des principes du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amplitude du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04334947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La coopération de la France à l'exécution des peines prononcées par la Cour pénale internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 02, pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04167224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répression et liberté d'expression des « décrocheurs » : le juge pénal en quête de proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.879</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Répression et liberté d'expression des « décrocheurs » : le juge pénal en quête de proportionnalité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprétation littérale de la compétence pénale extraterritoriale en matière d'infractions à la réglementation des transports routiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.879</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juger les mauvais fous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
@@ -1077,1886 +1146,1817 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 02, pp.403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03717848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'interprétation littérale de la compétence pénale extraterritoriale en matière d'infractions à la réglementation des transports routiers</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger les mauvais fous » (Loi n° 2022-52, 24 janvier 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention d'actes de terrorisme et renseignement, Commentaire de la loi n° 2021-998 du 30 juillet 2021,étude 18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit pénal et de criminologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'abolition du discernement consécutif à la consommation de produits stupéfiants, note sous Crim. 14 avril 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021, 19, pp.928-932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'abolition du discernement consécutif à la consommation de produits stupéfiants, note sous Crim. 14 avril 2021,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.521</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard critique sur le caractère interprétatif des dispositions de l'article 222-22-1 du Code pénal,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz Sirey de doctrine de jurisprudence et de législation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention d'actes de terrorisme et renseignement, Commentaire de la loi n° 2021-998 du 30 juillet 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.10-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement de la répression des infractions sexuelles contre les mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2, pp.403</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regard critique sur le caractère interprétatif des dispositions de l'article 222-22-1 du Code pénal,</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03283504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard critique sur le caractère interprétatif des dispositions de l'article 222-22-1 du code pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité pénale du mineur, in Un Code de la justice pénale des mineurs, quelle(s) spécificité(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz Sirey de doctrine de jurisprudence et de législation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.860</w:t>
+              <w:t xml:space="preserve">, 2021, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement de la répression des infractions sexuelles contre les mineurs » (Loi n° 2021-478, 21 avril 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incivilités contraventionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.10-17</w:t>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'abolition du discernement consécutif à la consommation de produits stupéfiants, note sous Crim. 14 avril 2021,</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02956771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Epilogue judiciaire de l'affaire AZF, suite et fin ! » (note sous Crim. 17 déc. 2019),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.521</w:t>
+              <w:t xml:space="preserve">, 2020, pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcement de la lutte contre les violences familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'abolition du discernement consécutif à la consommation de produits stupéfiants, note sous Crim. 14 avril 2021</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02956772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relativité du principe de rétroactivité in mitius (obs ss Crim. 7 janv. 2020, n° 18-83.074 et Crim. 10 mars 2020, n° 18-85.832)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épilogue judiciaire de l'affaire AZF, suite et fin !, Cour de cassation, Chambre criminelle, 17 décembre 2019, n° 17-87.465</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19, pp.928-932</w:t>
+              <w:t xml:space="preserve">, 2020, 12, pp.576-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le renforcement de la répression des infractions sexuelles contre les mineurs</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcement de la lutte contre le blanchiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 02, pp.454</w:t>
+              <w:t xml:space="preserve">, 2020, 02, pp.432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.860</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02956770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit pénal de l'état d'urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.107</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02956773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le droit pénal de l'état d'urgence sanitaire » (Décret n° 2020-264, 17 mars 2020 ; Loi n° 2020-290, 23 mars 2020 ; Décret n° 2020-293, 23 mars 2020 ; Loi n° 2020-546, 11 mai 2020 ; Décret n° 2020-548, 11 mai 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le renforcement de la répression des infractions sexuelles contre les mineurs » (Loi n° 2021-478, 21 avril 2021)</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le volet pénal de la loi « anticasseurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2, pp.453</w:t>
+              <w:t xml:space="preserve">, 2019, 02, pp.461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Renforcement de la lutte contre les violences familiales</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enjeu de la classification matérielle des infractions : Obs. sous Crim. 27 mars 2019, n° 18-82484 ; Crim. 5 juin 2019, n° 18-80783 ; Crim. 19 juin 2019, n° 18-85725</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.609-616</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression des « rodéos motorisés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation au droit de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 02, pp.426</w:t>
+              <w:t xml:space="preserve">, 2018, 02, pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epilogue judiciaire de l’affaire AZF ? (note sous CA Paris 31 oct. 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Épilogue judiciaire de l'affaire AZF, suite et fin !, Cour de cassation, Chambre criminelle, 17 décembre 2019, n° 17-87.465</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amende civile face aux principes directeurs du droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12, pp.576-579</w:t>
+              <w:t xml:space="preserve">, 2018, 24, pp.1177-1184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...741 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301622v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03327885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justification tirée du principe de fraternité, Obs. sous Cons. const. 6 juill. 2018, n° 2018-717/718 QPC ; 6 sept. 2018, n° 2018-770 DC</w:t>
               </w:r>
@@ -4499,372 +4499,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La procédure pénale applicable au terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre le terrorisme </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01341555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devoir de punir et principe de précaution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude comparative des influences du principe de précaution sur la responsabilité juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université McGill de Montréal, May 2014, Montréal, Canada. pp.149-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Caen, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement des sciences criminelles au défi de l’instabilité du périmètre du droit pénal (dépénalisation versus inflation pénale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis intellectuels de l’enseignement des sciences criminelles dans les Facultés de droit, en l’honneur du Doyen Georges Fournier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IODE, Université Rennes 1, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, IODE, Université Rennes 1, Jun 2015, Rennes, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01341564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de précaution dans le contentieux pénal français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques normatives du principe de précaution et métamorphoses de la responsabilité juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR de droit comparé de l’Université Paris I avec le soutien de la Mission de Recherche Droit et Justice Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01341774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pardon peut-il avoir une dimension collective ? Le point de vue du juriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pardon, un défi dans l’histoire </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, La Roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341776v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01341774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5153,1766 +5153,1766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Causalité et responsabilité pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Causalité(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-37032-430-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8 : Les infractions et les peines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiation aux études juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-38094-701-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 978-2-37032-430-6</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imputation face au changement climatique. Le point de vue du pénaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal face au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782247237784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9782247237784</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur l'imputation dans la responsabilité pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Poitiers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage au professeur Jean Pradel (1933-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXIII, pp.33, 2024, 978-23-81940-4-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, XXXIII, pp.33, 2024, 978-23-81940-4-65</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « prescription » judiciaire de soins : une analyse des pratiques décisionnelles des magistrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Obradovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Gautron (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réprimer et soigner : pratiques et enjeux d’une articulation complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-177, 2023, 9782753592070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04627159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Retour sur) L’effet utile de la QPC en matière pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber amicorum en hommage à Y. Capdepon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bière, pp.279, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04334885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Virginie Gautron</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tentative d’éclaircissement de l’obscur article 121-3, alinéa 4 du Code pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges P. Conte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.733, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04334843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégory Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Répression du Négacionnisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.15-16, 2022, 978-2-343-25585-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité pénale du mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Jacopin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Code de la justice pénal du mineur : quelle(s) spécificité(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.107, 2021, Thèmes et commentaires, 9782247207664</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs sociales protégées et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'empreinte des valeurs sociales protégées en droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.83, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement pénal du malade mental,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Jean Danet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.111, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots du droit, les choses de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jean Danet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure pénale et droit de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pouget</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rudy Laher; Charles Bahurel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit processuel de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.171, 2020, Thèmes et commentaires, 978-2-247-18743-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport de la QPC à la protection des droits et libertés en droit pénal substantiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivana Obradovic</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apport de la QPC à la protection des droits et libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.229, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Procédure pénale et droit de la famille » (avec S. Grunvald)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.151-177, 2023, 9782753592070</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bahurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Laher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit processuel de la famille,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.171, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.733, 2023</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à l'ouvrage du collectif « Raison garder »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mineurs et sexualité, des lois en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.15-16, 2022, 978-2-343-25585-9</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport de la QPC au droit pénal substantiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Foucher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apport de la QPC à la protection des droits et libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.229-245, 2020, Thèmes et commentaires, 9782247196067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.107, 2021, Thèmes et commentaires, 9782247207664</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’efficacité des peines en matière politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dechenaud, David and Rambaud, Romain and Ribeyre, Cédric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal électoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.41, 2019, 978-2-37032-226-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.83, 2020</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une répression non pénale des personnes morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeur Bernard Teyssié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.515, 2019, 978-2-7110-3073-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.111, 2020</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tecnica ed etica del diritto penale francese dell'ambiente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luigi Cornacchia; Nicola Pisani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il nuovo diritto penale dell'ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zanicchelli, pp.723-738, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 2020</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de précaution dans le contentieux pénal français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D'Ambrosio, Luca and Giudicelli-Delage, Geneviève and Manacorda, Stefano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principe de précaution et métamorphoses de la responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.131-150, 2018, 978-2-84934-332-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.171, 2020, Thèmes et commentaires, 978-2-247-18743-0</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légalité et légitimité du juge en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Py, Bruno and Stasiak, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légalité, légitimité, licéité, regards contemporains : mélanges en l'honneur du professeur Jean-François Seuvic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaire de Nancy-Éditions universitaires de Lorraine, pp.657, 2018, 978-2-8143-0513-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.229, 2020</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de la personne physique : l’imputabilité de la faute en droit pénal économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valette, Vanessa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal économique: un droit pénal très spécial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Cujas, 2018, Actes et Etudes, 978-2-254-18407-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...524 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318057v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03457534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation des contentieux civil, administratif et pénal : entre complémentarité et concurrence</w:t>
               </w:r>
@@ -7609,51 +7609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464149v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Segonds" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Capdepon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341776v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roussel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01663889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ollard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9417/reprimer-et-soigner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Foucher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bahurel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Laher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318059v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318057v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-autonomie_personnelle_et_droit_penal_pierre_rousseau-9782343102580-51740.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04993383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464149v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Segonds" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.514" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Capdepon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roussel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01663889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ollard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483962v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9417/reprimer-et-soigner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Foucher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bahurel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Laher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318059v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-autonomie_personnelle_et_droit_penal_pierre_rousseau-9782343102580-51740.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04993383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>