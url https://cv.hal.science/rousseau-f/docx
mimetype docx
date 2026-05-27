--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -809,2857 +809,2857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La coopération de la France à l'exécution des peines prononcées par la Cour pénale internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04167224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le « harcèlement moral institutionnel » à l’aune des principes du droit pénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amplitude du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56078/amplitude-droit.514⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-04334947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger les mauvais fous » (Loi n° 2022-52, 24 janvier 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répression et liberté d'expression des « décrocheurs » : le juge pénal en quête de proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.879</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interprétation littérale de la compétence pénale extraterritoriale en matière d'infractions à la réglementation des transports routiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juger les mauvais fous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 02, pp.388</w:t>
+              <w:t xml:space="preserve">, 2022, 02, pp.403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Répression et liberté d'expression des « décrocheurs » : le juge pénal en quête de proportionnalité</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03717848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement de la répression des infractions sexuelles contre les mineurs » (Loi n° 2021-478, 21 avril 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard critique sur le caractère interprétatif des dispositions de l'article 222-22-1 du Code pénal,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz Sirey de doctrine de jurisprudence et de législation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention d'actes de terrorisme et renseignement, Commentaire de la loi n° 2021-998 du 30 juillet 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.10-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'abolition du discernement consécutif à la consommation de produits stupéfiants, note sous Crim. 14 avril 2021,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.879</w:t>
+              <w:t xml:space="preserve">, 2021, pp.521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'interprétation littérale de la compétence pénale extraterritoriale en matière d'infractions à la réglementation des transports routiers</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention d'actes de terrorisme et renseignement, Commentaire de la loi n° 2021-998 du 30 juillet 2021,étude 18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit pénal et de criminologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'abolition du discernement consécutif à la consommation de produits stupéfiants, note sous Crim. 14 avril 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021, 19, pp.928-932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Juger les mauvais fous</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement de la répression des infractions sexuelles contre les mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 02, pp.403</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Juger les mauvais fous » (Loi n° 2022-52, 24 janvier 2022)</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03283504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité pénale du mineur, in Un Code de la justice pénale des mineurs, quelle(s) spécificité(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz Sirey de doctrine de jurisprudence et de législation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard critique sur le caractère interprétatif des dispositions de l'article 222-22-1 du code pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le droit pénal de l'état d'urgence sanitaire » (Décret n° 2020-264, 17 mars 2020 ; Loi n° 2020-290, 23 mars 2020 ; Décret n° 2020-293, 23 mars 2020 ; Loi n° 2020-546, 11 mai 2020 ; Décret n° 2020-548, 11 mai 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2, pp.403</w:t>
+              <w:t xml:space="preserve">, 2020, 2, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcement de la lutte contre les violences familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'abolition du discernement consécutif à la consommation de produits stupéfiants, note sous Crim. 14 avril 2021</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02956772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relativité du principe de rétroactivité in mitius (obs ss Crim. 7 janv. 2020, n° 18-83.074 et Crim. 10 mars 2020, n° 18-85.832)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épilogue judiciaire de l'affaire AZF, suite et fin !, Cour de cassation, Chambre criminelle, 17 décembre 2019, n° 17-87.465</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19, pp.928-932</w:t>
+              <w:t xml:space="preserve">, 2020, 12, pp.576-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'abolition du discernement consécutif à la consommation de produits stupéfiants, note sous Crim. 14 avril 2021,</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Epilogue judiciaire de l'affaire AZF, suite et fin ! » (note sous Crim. 17 déc. 2019),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.521</w:t>
+              <w:t xml:space="preserve">, 2020, pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.860</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incivilités contraventionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rousseau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02956771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcement de la lutte contre le blanchiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02956770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit pénal de l'état d'urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.415</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02956773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression des « rodéos motorisés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enjeu de la classification matérielle des infractions : Obs. sous Crim. 27 mars 2019, n° 18-82484 ; Crim. 5 juin 2019, n° 18-80783 ; Crim. 19 juin 2019, n° 18-85725</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.609-616</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le volet pénal de la loi « anticasseurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incitation de mineurs à participer à un groupement terroriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation au droit de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02245573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epilogue judiciaire de l’affaire AZF ? (note sous CA Paris 31 oct. 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.183-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amende civile face aux principes directeurs du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.1177-1184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La justification tirée du principe de fraternité, Obs. sous Cons. const. 6 juill. 2018, n° 2018-717/718 QPC ; 6 sept. 2018, n° 2018-770 DC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pénitentiaire et de droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.579-584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et développement durable - Technique et éthique du droit pénal français de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposition aux poussières d’amiante et mise en danger d’autrui, note sous Crim. 19 avril 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.1037-1040</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumières sur la complicité des délits d’imprudence (note sous Crim. 13 sept. 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.1861-1864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempête Xynthia : révision en appel de la condamnation du maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, p. 949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01341154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’obligation positive des Etats de protéger les femmes victimes de violences conjugales, avant qu’il ne soit trop tard ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, p. 563</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01341527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exception terroriste dans la procédure pénale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Eastern European Criminal Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité du droit de punir face au multilinguisme et à la liberté de circulation des personnes au sein de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Capdepon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.391-405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de la loi n° 2016-339 du 22 mars 2016, relative à la prévention et à la lutte contre les incivilités, contre les atteintes à la sécurité publique et contre les actes terroristes dans les transports collectifs de voyageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Droit pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10, pp.10-17</w:t>
+              <w:t xml:space="preserve">, 2016, 5, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...1953 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341132v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03341974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe de nécessité. Aux frontières du droit de punir</w:t>
               </w:r>
@@ -4499,165 +4499,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devoir de punir et principe de précaution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etude comparative des influences du principe de précaution sur la responsabilité juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université McGill de Montréal, May 2014, Montréal, Canada. pp.149-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01341780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La procédure pénale applicable au terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le terrorisme </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01341555v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01341780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement des sciences criminelles au défi de l’instabilité du périmètre du droit pénal (dépénalisation versus inflation pénale)</w:t>
               </w:r>
@@ -5153,1766 +5153,1766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 8 : Les infractions et les peines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiation aux études juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-38094-701-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Causalité et responsabilité pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Causalité(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-37032-430-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 978-2-38094-701-4</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imputation face au changement climatique. Le point de vue du pénaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal face au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782247237784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9782247237784</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur l'imputation dans la responsabilité pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Poitiers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage au professeur Jean Pradel (1933-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXIII, pp.33, 2024, 978-23-81940-4-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, XXXIII, pp.33, 2024, 978-23-81940-4-65</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Retour sur) L’effet utile de la QPC en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum en hommage à Y. Capdepon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bière, pp.279, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04334885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « prescription » judiciaire de soins : une analyse des pratiques décisionnelles des magistrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Obradovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Gautron (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réprimer et soigner : pratiques et enjeux d’une articulation complexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-177, 2023, 9782753592070</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pouget</w:t>
+                <w:t xml:space="preserve">halshs-04627159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tentative d’éclaircissement de l’obscur article 121-3, alinéa 4 du Code pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges P. Conte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.733, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04334843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégory Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Répression du Négacionnisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.15-16, 2022, 978-2-343-25585-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capacité pénale du mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Jacopin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Code de la justice pénal du mineur : quelle(s) spécificité(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.107, 2021, Thèmes et commentaires, 9782247207664</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à l'ouvrage du collectif « Raison garder »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mineurs et sexualité, des lois en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport de la QPC au droit pénal substantiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Foucher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apport de la QPC à la protection des droits et libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.229-245, 2020, Thèmes et commentaires, 9782247196067</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs sociales protégées et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'empreinte des valeurs sociales protégées en droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.83, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement pénal du malade mental,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Jean Danet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.111, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots du droit, les choses de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jean Danet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure pénale et droit de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivana Obradovic</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grunvald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rudy Laher; Charles Bahurel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit processuel de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.171, 2020, Thèmes et commentaires, 978-2-247-18743-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport de la QPC à la protection des droits et libertés en droit pénal substantiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.151-177, 2023, 9782753592070</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apport de la QPC à la protection des droits et libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.229, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bière, pp.279, 2023</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Procédure pénale et droit de la famille » (avec S. Grunvald)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bahurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Laher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit processuel de la famille,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.171, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.733, 2023</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’efficacité des peines en matière politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dechenaud, David and Rambaud, Romain and Ribeyre, Cédric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal électoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.41, 2019, 978-2-37032-226-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.15-16, 2022, 978-2-343-25585-9</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une répression non pénale des personnes morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du professeur Bernard Teyssié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.515, 2019, 978-2-7110-3073-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.107, 2021, Thèmes et commentaires, 9782247207664</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légalité et légitimité du juge en matière pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Py, Bruno and Stasiak, Frédéric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légalité, légitimité, licéité, regards contemporains : mélanges en l'honneur du professeur Jean-François Seuvic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaire de Nancy-Éditions universitaires de Lorraine, pp.657, 2018, 978-2-8143-0513-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.83, 2020</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de la personne physique : l’imputabilité de la faute en droit pénal économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valette, Vanessa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit pénal économique: un droit pénal très spécial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Cujas, 2018, Actes et Etudes, 978-2-254-18407-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.111, 2020</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe de précaution dans le contentieux pénal français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D'Ambrosio, Luca and Giudicelli-Delage, Geneviève and Manacorda, Stefano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principe de précaution et métamorphoses de la responsabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.131-150, 2018, 978-2-84934-332-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 2020</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tecnica ed etica del diritto penale francese dell'ambiente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luigi Cornacchia; Nicola Pisani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il nuovo diritto penale dell'ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zanicchelli, pp.723-738, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...619 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457534v1</w:t>
-              </w:r>
-[...217 lines deleted...]
-                <w:t xml:space="preserve">hal-03318057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation des contentieux civil, administratif et pénal : entre complémentarité et concurrence</w:t>
               </w:r>
@@ -7083,151 +7083,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La modulation dans le temps des revirements de jurisprudence en matière pénale (à propos de Crim. 30 juin 2021, n° 20-81.570)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La modulation dans le temps des revirements de jurisprudence en matière pénale. Chronique de droit pénal général (obs. ss Crim. 30 juin 2021, n° 20-81.570)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463235v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03576156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit pénal, les droits de l’homme et le juge</w:t>
               </w:r>
@@ -7609,51 +7609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464149v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Segonds" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.514" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965072v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341527v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Capdepon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341780v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roussel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01663889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ollard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483962v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouget" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9417/reprimer-et-soigner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Foucher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bahurel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Laher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318059v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-autonomie_personnelle_et_droit_penal_pierre_rousseau-9782343102580-51740.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576156v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04993383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464149v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beaussonie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Segonds" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03717848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965104v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218818v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965061v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956771v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02245573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301622v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Capdepon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02225030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02244840v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grunvald" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Roussel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01663889v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ollard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouget" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Obradovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9417/reprimer-et-soigner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597346v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428200v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964898v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Foucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965192v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bahurel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Laher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318059v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318057v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318261v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-autonomie_personnelle_et_droit_penal_pierre_rousseau-9782343102580-51740.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576156v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04993383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>