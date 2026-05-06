--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -811,502 +811,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human exposure to larvae of processionary moths in France: study of symptomatic cases registered by the French poison control centres between 2012 and 2019</w:t>
+                <w:t xml:space="preserve">Warming Causes Atypical Phenology in a Univoltine Moth With Differentially Sensitive Larval Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vasseur</w:t>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Sinno-Tellier</w:t>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (2), pp.231-238. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15563650.2021.1919694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.825875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03324474v1</w:t>
+                <w:t xml:space="preserve">hal-03563130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming Causes Atypical Phenology in a Univoltine Moth With Differentially Sensitive Larval Stages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Processionnaire du pin : impact du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Suppo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 752, pp.37-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563130v1</w:t>
+                <w:t xml:space="preserve">hal-03605955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processionnaire du pin : impact du changement climatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human exposure to larvae of processionary moths in France: study of symptomatic cases registered by the French poison control centres between 2012 and 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+                <w:t xml:space="preserve">Pauline Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sandra Sinno-Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bernard</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (2), pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15563650.2021.1919694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605955v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03324474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When insect pests build their own thermal niche: The hot nest of the pine processionary moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 98, pp.102947. </w:t>
@@ -1357,90 +1357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human health risks of invasive caterpillars increase with urban warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristi Backe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (5), pp.1475-1487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1487,64 +1487,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgi Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1608,51 +1608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diapause Regulation in Newly Invaded Environments: Termination Timing Allows Matching Novel Climatic Constraints in the Box Tree Moth, Cydalima perspectalis (Lepidoptera: Crambidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1660,51 +1660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (9), </w:t>
@@ -2036,64 +2036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2153,77 +2153,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of Monochamus galloprovincialis, the European vector of the pinewood nematode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2264,636 +2264,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A citywide survey of the pine processionary moth Thaumetopoea pityocampa spatial distribution in Orleans (France)</w:t>
+                <w:t xml:space="preserve">The spatial distribution of trees outside forests in a large open-field region and its potential impact on habitat connectivity for forest insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2016.07.015⟩</w:t>
+              <w:t xml:space="preserve">Turkish Journal of Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.62-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18182/tjf.28744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602501v1</w:t>
+                <w:t xml:space="preserve">hal-01602465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees outside forests in agricultural landscapes: spatial distribution and impact on habitat connectivity for forest organisms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Des chenilles et des pins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chouvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Provence durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.12-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176774v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial distribution of trees outside forests in a large open-field region and its potential impact on habitat connectivity for forest insects</w:t>
+                <w:t xml:space="preserve">A dataset on the inventory of coniferous urban trees in the city of Orléans (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18182/tjf.28744⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.803-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01602465v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des chenilles et des pins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A citywide survey of the pine processionary moth Thaumetopoea pityocampa spatial distribution in Orleans (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Chouvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provence durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.71 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2016.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636177v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset on the inventory of coniferous urban trees in the city of Orléans (France)</w:t>
+                <w:t xml:space="preserve">Trees outside forests in agricultural landscapes: spatial distribution and impact on habitat connectivity for forest organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9, pp.803-806. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.243-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-015-0239-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01607447v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking beyond the large scale effects of global change: local phenologies can result in critical heterogeneity in the Pine Processionary Moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (334), 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2927,77 +2927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exhaustive inventory of coniferous trees in an agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3042,247 +3042,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du climat et des paysages favorise l’expansion de la processionnaire du pin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Google Street View pour localiser des espèces envahissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 632, pp.27-28</w:t>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629702v1</w:t>
+                <w:t xml:space="preserve">hal-02631005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Google Street View pour localiser des espèces envahissantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">L’évolution du climat et des paysages favorise l’expansion de la processionnaire du pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covalences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.2-3</w:t>
+              <w:t xml:space="preserve">Jardins de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 632, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631005v1</w:t>
+                <w:t xml:space="preserve">hal-02629702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential spread of the pine processionary moth in France: preliminary results from a simulation model and future challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (2), pp.149-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3316,90 +3316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing species distribution using Google Street View: A pilot study with the pine processionary moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Dekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3463,90 +3463,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are heat waves susceptible to mitigate the expansion of a species progressing with global warming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.2947-2957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3574,870 +3574,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of 13 new microsatellite markers in the pine processionary moth, Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Human-mediated long-distance jumps of the pine processionary moth in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Sauvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (8), pp.1557-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-011-9979-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643124v1</w:t>
+                <w:t xml:space="preserve">hal-02651055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 august 2011-30 september 2011</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ashoktaru Barat</w:t>
+                <w:t xml:space="preserve">Utilisation des données Google Street View pour cartographier la distribution géographique des espèces. Une étude préliminaire de la processionnaire du pin (Thaumetopoea pityocampa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Dekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'INRGREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.173-188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653040v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des données Google Street View pour cartographier la distribution géographique des espèces. Une étude préliminaire de la processionnaire du pin (Thaumetopoea pityocampa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Development and characterization of 13 new microsatellite markers in the pine processionary moth, Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'INRGREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 17, pp.173-188</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189981v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-mediated long-distance jumps of the pine processionary moth in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+                <w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 august 2011-30 september 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. A'Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Argo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman Avand-Faghih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauvard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Garcia</w:t>
+                <w:t xml:space="preserve">Ashoktaru Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (8), pp.1557-1569. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.185-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-011-9979-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03088.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651055v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth (Thaumetopoea pityocampa, Lepidoptera, Notodontidae)</w:t>
+                <w:t xml:space="preserve">A statistical-reaction-diffusion approach for analyzing expansion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Santos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Lionel Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (1), pp.146-158. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 274 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02147.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647888v1</w:t>
+                <w:t xml:space="preserve">hal-00671844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical-reaction-diffusion approach for analyzing expansion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 274 (1), pp.43. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+              <w:t xml:space="preserve">, 2011, 274 (1), pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671844v1</w:t>
+                <w:t xml:space="preserve">hal-00565025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical-reaction-diffusion approach for analyzing expansion processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth (Thaumetopoea pityocampa, Lepidoptera, Notodontidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Helena Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.146-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02147.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565025v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of six microsatellite loci in the larch budmoth Zeiraphera diniana (Lepidoptera: Tortricidae)</w:t>
               </w:r>
@@ -4557,51 +4557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of topography in structuring the demographic history of the pine processionary moth Thaumetopoea pityocampa (Lepidoptera: Notodontidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4716,90 +4716,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réchauffement climatique et le transport accidentel par l'homme responsables de l'expansion de la chenille processionnaire du pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108, pp.19-27</w:t>
@@ -4828,51 +4828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary history and contemporary patterns in a currently expanding species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Zane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,51 +4880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salvato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (220), 14 p. </w:t>
@@ -4988,64 +4988,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zvi Mendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5108,103 +5108,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic isolation through time: allochronic differentiation of a phenologically atypical population of the pine processionary moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rosa Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 274 (1612), pp.935-941. </w:t>
@@ -5242,103 +5242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative population genetic study of two oligophagous insects associated with the same hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97 (1), pp.38-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5518,51 +5518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chenille processionnaire du pin progresse avec le climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5613,77 +5613,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of five microsatellite loci in the Pine Processionary Moth Thaumetopoea pityocampa (Lepidoptera Notodontidae Thaumetopoeinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (2), pp.213-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5755,51 +5755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Beckage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylene Poirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5854,51 +5854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome fission associated with growth of ribosomal DNA in Neodiprion abietis (Hymenoptera : Diprionidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5975,51 +5975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal location of rRNA genes in Diprion pini detected by in situ hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6221,51 +6221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le caryotype des Diprionidae (Hymenoptera : Symphyta) : synthèse des données et nouvelles observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6316,51 +6316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chromosomes of Diprion pini and D. similis (Hymenoptera: Diprionidae): Implications for karyotype evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6450,195 +6450,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chenilles processionnaires : biologie, impact, gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La processionnaire du pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rendez-vous du printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Fleury-les-Aubrais, Mar 2022, Fleury-les-Aubrais, France</w:t>
+              <w:t xml:space="preserve">Formation interne des personnels techniques du Département de la Santé des Forêts (DSF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de la Santé des Forêts, Feb 2022, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626611v1</w:t>
+                <w:t xml:space="preserve">hal-03626659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du pin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Les chenilles processionnaires : biologie, impact, gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation interne des personnels techniques du Département de la Santé des Forêts (DSF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de la Santé des Forêts, Feb 2022, Ardon, France</w:t>
+              <w:t xml:space="preserve">Les Rendez-vous du printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Fleury-les-Aubrais, Mar 2022, Fleury-les-Aubrais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626659v1</w:t>
+                <w:t xml:space="preserve">hal-03626611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et être humain : ce que la chenille processionnaire nous dit de nos sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DéTours des Sciences : environnement, santé et bien-ëtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6657,885 +6657,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processionnaire du pin et frelon à pattes jaunes (« frelon asiatique »)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La processionnaire du pin, un insecte sentinelle du réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Monnaie, France</w:t>
+              <w:t xml:space="preserve">Action de développement professionnel des enseignants - Climat : où vas-tu ma terre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Pour La Science en Centre Val de Loire, Feb 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613846v1</w:t>
+                <w:t xml:space="preserve">hal-03626757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidémiosurveillance connectée : nouveaux outils de suivi du vol de la processionnaire du pin à distance et en temps réel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+                <w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la mesure et de la métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2021, Ardes sur Couze, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du réseau TEMPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Avon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564245v1</w:t>
+                <w:t xml:space="preserve">hal-03643551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the relationship between temperature and development of the pine processionary moth to predict its phenology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Epidémiosurveillance connectée : nouveaux outils de suivi du vol de la processionnaire du pin à distance et en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Journées de la mesure et de la métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2021, Ardes sur Couze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643553v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modeling the relationship between temperature and development of the pine processionary moth to predict its phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du réseau TEMPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Avon, France</w:t>
+              <w:t xml:space="preserve">Symposium de Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643551v1</w:t>
+                <w:t xml:space="preserve">hal-03643553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du pin, un insecte sentinelle du réchauffement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Projet OSTils – Occurrence Spatiale et Temporelle des chenilles urticantes de processionnaire du pin et outils de prévention des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action de développement professionnel des enseignants - Climat : où vas-tu ma terre ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Pour La Science en Centre Val de Loire, Feb 2021, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire du programme national de recherche ANSES environnement, santé, travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANSES, Dec 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626757v1</w:t>
+                <w:t xml:space="preserve">hal-03626688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet OSTils – Occurrence Spatiale et Temporelle des chenilles urticantes de processionnaire du pin et outils de prévention des risques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Phénologie de la processionnaire du pin : vers de nouveaux outils de suivi à distance et en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du programme national de recherche ANSES environnement, santé, travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANSES, Dec 2021, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Séminaire Phénologie Tempo 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau national Tempo, Oct 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626688v1</w:t>
+                <w:t xml:space="preserve">hal-03626749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénologie de la processionnaire du pin : vers de nouveaux outils de suivi à distance et en temps réel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Les stratégies de gestion de la pyrale du buis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Phénologie Tempo 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau national Tempo, Oct 2021, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Séminaire la pyrale du buis sur le Causse du Larzac : réflexions prospectives sur les stratégies possibles dans le contexte du domaine expérimental de la Fage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE - Domaine de la Fage, Jan 2021, Roquefort-sur-Soulzon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626749v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La processionnaire du pin, un insecte sentinelle du réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action de développement professionnel des enseignants - Climat : où vas-tu ma terre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Pour La Science en Centre Val de Loire, Jan 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies de gestion de la pyrale du buis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Automatisation du suivi de la phénologie de la processionnaire du pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire la pyrale du buis sur le Causse du Larzac : réflexions prospectives sur les stratégies possibles dans le contexte du domaine expérimental de la Fage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE - Domaine de la Fage, Jan 2021, Roquefort-sur-Soulzon, France</w:t>
+              <w:t xml:space="preserve">Seconde réunion du comité technique de l'observatoire des chenilles processionnaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FREDON-FRANCE, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626770v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest pest dispersal outside forests in the context of global changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Entomological Society Special Interest Group Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Entomological Society, UK, Oct 2021, Saint-Adams, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7554,428 +7597,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation du suivi de la phénologie de la processionnaire du pin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processionnaire du pin et frelon à pattes jaunes (« frelon asiatique »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seconde réunion du comité technique de l'observatoire des chenilles processionnaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FREDON-FRANCE, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Fête de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Monnaie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626702v1</w:t>
+                <w:t xml:space="preserve">hal-03613846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du pin sur l'Espace Naturel Sensible du Cap Erquy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion INRAE - Conseil Départmental des Côtes d'Armor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CD 22, Feb 2020, Saint-Brieuc, France</w:t>
+              <w:t xml:space="preserve">Réunion du GDR Plasticité Phénotypique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626778v1</w:t>
+                <w:t xml:space="preserve">hal-03643543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et phénologie chez la processionnaire du pin : enjeux et prédiction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La processionnaire du pin sur l'Espace Naturel Sensible du Cap Erquy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du GDR Plasticité Phénotypique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Réunion INRAE - Conseil Départmental des Côtes d'Armor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CD 22, Feb 2020, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643543v1</w:t>
+                <w:t xml:space="preserve">hal-03626778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la phénologie de la processionnaire du pin sur la base de sa biologie thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques annuelles des sites INRAE du Loiret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t>
@@ -7998,2114 +7998,2058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dérèglement climatique et variabilité phénologique de la processionnaire du pin. Comprendre pour améliorer la lutte.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Conifer Sawfly Pest Threats to Eurasian Forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Quillan, France</w:t>
+              <w:t xml:space="preserve">Patterns of pest invaions in Eurasian forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing Forestry University; INRAE-URZF, Nov 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605936v1</w:t>
+                <w:t xml:space="preserve">hal-03685744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processionnaire du pin : risques sanitaires et enjeux de gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Ravageurs forestiers en expansion : le cas emblématique des processionnaires du pin et du chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique "Traitement des chenilles processionnaires par drone"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CDSI, Oct 2019, Brétigny-sur-Orge, France</w:t>
+              <w:t xml:space="preserve">Colloque forestier franco-allemand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685886v1</w:t>
+                <w:t xml:space="preserve">hal-03685964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenilles processionnaires : de la recherche à l'action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Projet INCA (2015-2019) :Invasion fulgurante de la Pyrale du buis (Cydalima perspectalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation FREDON - Pôle santé-environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FREDON-FRANCE, Mar 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">Buis : enjeux, renouveau et renaissance des jardins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des parcs et jardins de la région Centre-Val de Loire (APJRC), Mar 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686125v1</w:t>
+                <w:t xml:space="preserve">hal-03686053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravageurs forestiers en expansion : le cas emblématique des processionnaires du pin et du chêne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Processionnaire du pin : risques sanitaires et enjeux de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque forestier franco-allemand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée technique "Traitement des chenilles processionnaires par drone"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDSI, Oct 2019, Brétigny-sur-Orge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685964v1</w:t>
+                <w:t xml:space="preserve">hal-03685886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conifer Sawfly Pest Threats to Eurasian Forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Chenilles processionnaires : de la recherche à l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns of pest invaions in Eurasian forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beijing Forestry University; INRAE-URZF, Nov 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">Formation FREDON - Pôle santé-environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FREDON-FRANCE, Mar 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685744v1</w:t>
+                <w:t xml:space="preserve">hal-03686125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet INCA (2015-2019) :Invasion fulgurante de la Pyrale du buis (Cydalima perspectalis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Outils de surveillance automatisée de la phénologie de Lépidoptères ravageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buis : enjeux, renouveau et renaissance des jardins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des parcs et jardins de la région Centre-Val de Loire (APJRC), Mar 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation transversales "échantillons biologiques et qualité du département INRAE-EFPA"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE - département de recherche EFPA, Nov 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686053v1</w:t>
+                <w:t xml:space="preserve">hal-03685757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de surveillance automatisée de la phénologie de Lépidoptères ravageurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Processionnaire du pin et changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation transversales "échantillons biologiques et qualité du département INRAE-EFPA"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE - département de recherche EFPA, Nov 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">GETIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syngenta, Mar 2019, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685757v1</w:t>
+                <w:t xml:space="preserve">hal-03685987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de données Google Street Map pour cartographier la processionnaire du pin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Mise en place d’outils de surveillance de la Processionnaire du pin et luttes ciblées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées deep learning, télédétection et paysage – Réseau Payote (Modélisation des paysages et territoires agricoles pour la simulation et l'analyse des processus environnementaux) et RMT MODELIA (Modélisation et Analyse de Données pour l'Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3e Séminaire Biodiversité Entomologique de l’Oise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Permanent d'Initiatives pour l'Environnement (CPIE) des Pays de l’Oise, Oct 2019, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790073v1</w:t>
+                <w:t xml:space="preserve">hal-03685913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’outils de surveillance de la Processionnaire du pin et luttes ciblées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+                <w:t xml:space="preserve">Utilisation de données Google Street Map pour cartographier la processionnaire du pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Séminaire Biodiversité Entomologique de l’Oise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Permanent d'Initiatives pour l'Environnement (CPIE) des Pays de l’Oise, Oct 2019, Senlis, France</w:t>
+              <w:t xml:space="preserve">Journées deep learning, télédétection et paysage – Réseau Payote (Modélisation des paysages et territoires agricoles pour la simulation et l'analyse des processus environnementaux) et RMT MODELIA (Modélisation et Analyse de Données pour l'Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685913v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processionnaire du pin et changements globaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dérèglement climatique et variabilité phénologique de la processionnaire du pin. Comprendre pour améliorer la lutte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GETIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Syngenta, Mar 2019, La Baule, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du Groupe des Entomologistes Forestiers Francophones (GEFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Quillan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685987v1</w:t>
+                <w:t xml:space="preserve">hal-03605936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the origin of invasive populations of the pine processionary moth: a population genetic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Using population genetics and genomic approaches to decipher the recent history of forest pest insects and improve management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Processionary Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">11. European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789555v1</w:t>
+                <w:t xml:space="preserve">hal-02790639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invasion fulgurante de la pyrale du buis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mardis de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Sciences, Jun 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles ADALEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686566v1</w:t>
+                <w:t xml:space="preserve">hal-03686465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du commerce ornemental dans l'introduction, l'établissement et la propagation des insectes invasifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Arbres d’ornement et arbres fruitiers dans les jardins urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion des Espèces Exotiques Envahissantes en milieu urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des Conservatoires d'espaces naturels, Jun 2018, Avoine, France</w:t>
+              <w:t xml:space="preserve">Les jardins collectifs en ville : enjeux alimentaires et environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CITERES Université de Tours, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686556v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbres d’ornement et arbres fruitiers dans les jardins urbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La Pyrale du Buis : un cas emblématique d’invasion fulgurante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jardins collectifs en ville : enjeux alimentaires et environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CITERES Université de Tours, Jun 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">12e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686578v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Pyrale du Buis : un cas emblématique d’invasion fulgurante</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Rôle du commerce ornemental dans l'introduction, l'établissement et la propagation des insectes invasifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgique</w:t>
+              <w:t xml:space="preserve">Gestion des Espèces Exotiques Envahissantes en milieu urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Conservatoires d'espaces naturels, Jun 2018, Avoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686523v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes thermiques stade-spécifiques et interrelation entre réponses phénologiques et distributionnelles au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">L'invasion fulgurante de la pyrale du buis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles ADALEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Adaptation à l'environnement chez les Lépidoptères (ADALEP), Oct 2018, Antibes, France</w:t>
+              <w:t xml:space="preserve">Les Mardis de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Sciences, Jun 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686465v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using population genetics and genomic approaches to decipher the recent history of forest pest insects and improve management strategies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Les recherches sur la processionnaire du pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">Formation interne des nouveaux arrivants du Département de la Santé des Forêts (DSF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de la Santé des Forêts, Ministère de l'Agriculture et de l'Alimentation, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790639v1</w:t>
+                <w:t xml:space="preserve">hal-03686449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur la processionnaire du pin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zaemdzhikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation interne des nouveaux arrivants du Département de la Santé des Forêts (DSF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de la Santé des Forêts, Ministère de l'Agriculture et de l'Alimentation, Nov 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">International Processionary Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686449v1</w:t>
+                <w:t xml:space="preserve">hal-02788832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Croisement des enjeux de santé végétale, animale, humaine et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Processionary Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">La santé végétale dans le concept One Health : quelle contribution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français pour la Santé Végétale, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788832v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisement des enjeux de santé végétale, animale, humaine et environnementale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Up-and-coming Tools for Remote and/or Automated Phenological Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé végétale dans le concept One Health : quelle contribution ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français pour la Santé Végétale, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Processionary Moth Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686475v1</w:t>
+                <w:t xml:space="preserve">hal-03686246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-and-coming Tools for Remote and/or Automated Phenological Surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lorme</w:t>
+                <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Processionary Moth Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International meeting on processionary moth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686246v1</w:t>
+                <w:t xml:space="preserve">hal-03605697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does climate change affect the pine processionary moth phenology?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La processionnaire du pin, un insecte sentinelle du réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting on processionary moth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Action de développement professionnel des enseignants - Climat : où vas-tu ma terre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Pour La Science en Centre Val de Loire, May 2018, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605697v1</w:t>
+                <w:t xml:space="preserve">hal-03686137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du pin, un insecte sentinelle du réchauffement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Bilan de la gestion de la processionnaire du pin sur le secteur de Fréhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action de développement professionnel des enseignants - Climat : où vas-tu ma terre ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Pour La Science en Centre Val de Loire, May 2018, Chartres, France</w:t>
+              <w:t xml:space="preserve">Réunion publique "bilan de la gestion de la processionnaire du pin sur le secteur de Fréhel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie de Fréhel, Apr 2018, Fréhel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686137v1</w:t>
+                <w:t xml:space="preserve">hal-03686613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processionnaire du pin et frelon asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interne d'information et d'échanges INRA centre Val de Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA centre Val de Loire, Nov 2018, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10124,1873 +10068,1929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de la gestion de la processionnaire du pin sur le secteur de Fréhel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Espèce envahissantes sur essences ligneuses forestières et ornementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion publique "bilan de la gestion de la processionnaire du pin sur le secteur de Fréhel"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie de Fréhel, Apr 2018, Fréhel, France</w:t>
+              <w:t xml:space="preserve">Espèces envahissantes en Haute-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental de Haute-Garonne (CD31) - Direction de la transition écologique, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686613v1</w:t>
+                <w:t xml:space="preserve">hal-03686601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espèce envahissantes sur essences ligneuses forestières et ornementales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Understanding the origin of invasive populations of the pine processionary moth: a population genetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espèces envahissantes en Haute-Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil départemental de Haute-Garonne (CD31) - Direction de la transition écologique, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Processionary Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686601v1</w:t>
+                <w:t xml:space="preserve">hal-02789555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of expansion of pine processionary moth at the northern edge of its distributional range</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La processionnaire du pin, un insecte sentinelle du réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Species spread in a warmer and globalized world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-URZF; University of Padova, Department of Agronomy, Food, Natural Resources, Animals and Environment (DAFNAE); Le Studium, Institute for advanced studies - Loire Valley, Oct 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Action de développement professionnel des enseignants - Climat : où vas-tu ma terre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Pour La Science en Centre Val de Loire, Jun 2017, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686721v1</w:t>
+                <w:t xml:space="preserve">hal-03686147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid spread of the invasive box tree moth throughout Europe : assessing its flight performance and growth rate.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The spatial distribution of trees outside forests: impact on habitat connectivity for forest organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Species spread in a warmer and globalized world, Le Studium Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Oct 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Le studium : Species spread in a warmer and globalized world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787851v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La processionnaire du pin, sentinelle du réchauffement climatique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Les Mardis de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Sciences, Dec 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786758v1</w:t>
+                <w:t xml:space="preserve">hal-03686712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the colonization patterns of an expanding forest pest and its natural enemies using molecular markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Rapid spread of the invasive box tree moth throughout Europe : assessing its flight performance and growth rate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Thursday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Studium, Institute for advanced studies - Loire Valley, Sep 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Species spread in a warmer and globalized world, Le Studium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686730v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du pin, sentinelle du réchauffement climatique en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Tracking the colonization patterns of an expanding forest pest and its natural enemies using molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mardis de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Sciences, Dec 2017, Bourges, France</w:t>
+              <w:t xml:space="preserve">Le Studium Thursday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium, Institute for advanced studies - Loire Valley, Sep 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686712v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial distribution of trees outside forests: impact on habitat connectivity for forest organisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le studium : Species spread in a warmer and globalized world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787024v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du pin, un insecte sentinelle du réchauffement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">AUTOPPhéno – Etude de technologies AUTOmatisées de monitoring des adultes Lépidoptères ravageurs afin d’optimiser les périodes d’utilisation des stratégies de lutte en alternative aux produits phytopharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action de développement professionnel des enseignants - Climat : où vas-tu ma terre ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Pour La Science en Centre Val de Loire, Jun 2017, Chartres, France</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement Appel à projet de recherche 2016 Ecophyto JEVI ardins, espaces végétalisés et infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Transition Ecologique et Solidaire, Sep 2017, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686147v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUTOPPhéno – Etude de technologies AUTOmatisées de monitoring des adultes Lépidoptères ravageurs afin d’optimiser les périodes d’utilisation des stratégies de lutte en alternative aux produits phytopharmaceutiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">L'arbre d'ornement, un élément essentiel des continuités écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement Appel à projet de recherche 2016 Ecophyto JEVI ardins, espaces végétalisés et infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Transition Ecologique et Solidaire, Sep 2017, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Jardins et végétal, patrimoines du Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission Val de Loire, Nov 2017, Tours / Fontevraud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686738v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arbre d'ornement, un élément essentiel des continuités écologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La chenille processionnaire du pin biologie et historique de l’expansion, décalage de cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins et végétal, patrimoines du Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mission Val de Loire, Nov 2017, Tours / Fontevraud, France</w:t>
+              <w:t xml:space="preserve">Journée technique "La chenille processionnaire du pin, enjeux territoriaux et sanitaires, prévention, surveillance et nouvelles stratégies de lutte face aux décalages de cycles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polleniz; Ville de La Baule, Jun 2017, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686714v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chenille processionnaire du pin biologie et historique de l’expansion, décalage de cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Gestion de la processionnaire du pin sur le secteur de Fréhel : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique "La chenille processionnaire du pin, enjeux territoriaux et sanitaires, prévention, surveillance et nouvelles stratégies de lutte face aux décalages de cycles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polleniz; Ville de La Baule, Jun 2017, La Baule, France</w:t>
+              <w:t xml:space="preserve">Réunion publique "bilan de la gestion de la processionnaire du pin sur le secteur de Fréhel"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie de Fréhel, Apr 2017, Fréhel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686742v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of expansion of pine processionary moth and its specialist egg parasitoid at the northern edge of its distributional range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Magnoux</w:t>
+                <w:t xml:space="preserve">A phylogeographic approach to trace the invasion pathways of the highly invasive box tree moth, Cydalima perspectalis, in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Avtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Vetek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Joint meeting IUFRO 7.03.05&amp;7.03.10 “Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786969v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogeographic approach to trace the invasion pathways of the highly invasive box tree moth, Cydalima perspectalis, in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Patterns of expansion of pine processionary moth and its specialist egg parasitoid at the northern edge of its distributional range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pilati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting IUFRO 7.03.05&amp;7.03.10 “Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592979v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la processionnaire du pin sur le secteur de Fréhel : bilan et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Phenological changes in the pine processionary moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Bocheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion publique "bilan de la gestion de la processionnaire du pin sur le secteur de Fréhel"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie de Fréhel, Apr 2017, Fréhel, France</w:t>
+              <w:t xml:space="preserve">Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organizations (IUFRO), Sep 2017, Thessaloniki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686643v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological changes in the pine processionary moth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Patterns of expansion of pine processionary moth at the northern edge of its distributional range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organizations (IUFRO), Sep 2017, Thessaloniki, France</w:t>
+              <w:t xml:space="preserve">Species spread in a warmer and globalized world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-URZF; University of Padova, Department of Agronomy, Food, Natural Resources, Animals and Environment (DAFNAE); Le Studium, Institute for advanced studies - Loire Valley, Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686729v1</w:t>
+                <w:t xml:space="preserve">hal-03686721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du pin : processus d'expansion et évolution de la phénologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modeling the spread of the pine processionary moth in relation with climate change and human activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bernard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de réflexion sur la définition d'un plan de processionnaire du pin sur le secteur de Fréhel (22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/ICE.2016.93400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686710v1</w:t>
+                <w:t xml:space="preserve">hal-02798958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pine processionary moth, Thaumetopoea pityoccampa (Lepidoptera: Notodontidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La processionnaire du pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Assemblée générale ordinaire de la FDGDON Haute-Vienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FDGDON Haute-Vienne, Dec 2016, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1603/ICE.2016.92727⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01603882v1</w:t>
+                <w:t xml:space="preserve">hal-03686663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La processionnaire du pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposition-conférences Les papillons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la forêt de Paucourt, Sep 2016, Paucourt, France</w:t>
+              <w:t xml:space="preserve">Soirée d'information chenilles processionnaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc naturel régional du Gâtinais français; Mairie de La Ferté-Alais, Mar 2016, La Ferté-Alais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686692v1</w:t>
+                <w:t xml:space="preserve">hal-03686707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du pin, sentinelle du réchauffement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La processionnaire du pin, sentinelle du réchauffement climatique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mardis de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Sciences, Nov 2016, Chartres, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences de la société des amis du Muséum National d'Histoire Naturelle (MNHN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des amis du Muséum National d'Histoire Naturelle (MNHN), Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686344v1</w:t>
+                <w:t xml:space="preserve">hal-03686705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la phénologie de la processionnaire du pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e rencontres annuelles du Groupe des Entomologistes Forestiers Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe des Entomologistes Forestiers Francophones, Sep 2016, Ramatuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12009,796 +12009,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du pin, sentinelle du réchauffement climatique en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La processionnaire du pin, sentinelle du réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences de la société des amis du Muséum National d'Histoire Naturelle (MNHN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des amis du Muséum National d'Histoire Naturelle (MNHN), Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Mardis de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Sciences, Nov 2016, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686705v1</w:t>
+                <w:t xml:space="preserve">hal-03686344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du pin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Pine processionary moth, Thaumetopoea pityoccampa (Lepidoptera: Notodontidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée d'information chenilles processionnaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/ICE.2016.92727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686707v1</w:t>
+                <w:t xml:space="preserve">hal-01603882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La processionnaire du pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale ordinaire de la FDGDON Haute-Vienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FDGDON Haute-Vienne, Dec 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Exposition-conférences Les papillons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la forêt de Paucourt, Sep 2016, Paucourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686663v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the spread of the pine processionary moth in relation with climate change and human activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Processionnaire du pin et populations endémiques de pins noirs (pin dalmate et pin de Salzmann du Massif central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire interne INRAE-UEFM / UEFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE URFM, Jun 2016, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1603/ICE.2016.93400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02798958v1</w:t>
+                <w:t xml:space="preserve">hal-03686703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processionnaire du pin et populations endémiques de pins noirs (pin dalmate et pin de Salzmann du Massif central)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La pyrale du buis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne INRAE-UEFM / UEFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE URFM, Jun 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">Formation APJRC Pyrale du buis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Parcs et Jardins de la Région Centre Val de Loire (APJRC), Sep 2016, Mettray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686703v1</w:t>
+                <w:t xml:space="preserve">hal-03686698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pyrale du buis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe role of climate and landscape changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bras</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation APJRC Pyrale du buis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Parcs et Jardins de la Région Centre Val de Loire (APJRC), Sep 2016, Mettray, France</w:t>
+              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686698v1</w:t>
+                <w:t xml:space="preserve">hal-02797744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe role of climate and landscape changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The range expansion of the pine processionary moth in a changing world: How a well understood multifactorial process could tangle up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/ICE.2016.93550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797744v1</w:t>
+                <w:t xml:space="preserve">hal-01603601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The range expansion of the pine processionary moth in a changing world: How a well understood multifactorial process could tangle up</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La processionnaire du pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE 2016; XXV International Congress of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion publique "processionnaire du pin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Fréhel, Apr 2016, Fréhel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1603/ICE.2016.93550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01603601v1</w:t>
+                <w:t xml:space="preserve">hal-03686660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pyrale du buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale ordinaire de la FDGDON Haute-Vienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FDGDON Haute-Vienne, Dec 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12817,817 +12804,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processionnaire du pin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La processionnaire du pin : processus d'expansion et évolution de la phénologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion publique "processionnaire du pin"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mairie de Fréhel, Apr 2016, Fréhel, France</w:t>
+              <w:t xml:space="preserve">Réunion de réflexion sur la définition d'un plan de processionnaire du pin sur le secteur de Fréhel (22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie de Fréhel, Feb 2016, Fréhel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686660v1</w:t>
+                <w:t xml:space="preserve">hal-03686710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi prendre en compte les changements de phénologie chez les insectes? Recherches et perspectives dans le cas de la processionnaire du pin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence du contexte paysager sur les attaques de processionnaire du pin en ville. Quelles perspectives de méthodes de lutte alternatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pieron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France. 214 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792799v1</w:t>
+                <w:t xml:space="preserve">hal-01230152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du contexte paysager sur les attaques de processionnaire du pin en ville. Quelles perspectives de méthodes de lutte alternatives ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Pourquoi prendre en compte les changements de phénologie chez les insectes? Recherches et perspectives dans le cas de la processionnaire du pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France. 214 p</w:t>
+              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230152v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe: role of climate and landscape changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">From population genetics to population genomics: new insights into pine processionary moth past and future expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t>
+              <w:t xml:space="preserve">PCLIM meeting – Processionary moths and climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741315v1</w:t>
+                <w:t xml:space="preserve">hal-02795887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From population genetics to population genomics: new insights into pine processionary moth past and future expansions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Battisti</w:t>
+                <w:t xml:space="preserve">Landscape genetics: a useful approach to understand population functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCLIM meeting – Processionary moths and climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IUFRO Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795887v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape genetics: a useful approach to understand population functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe: role of climate and landscape changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795640v1</w:t>
+                <w:t xml:space="preserve">hal-02741315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte les arbres ornementaux pour mieux comprendre la perméabilité des paysages à la dispersion des ravageurs. Le cas des arbres hors forêt et de la chenille processionnaire du pin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Movement of mature trees by man, an unexpected pathway for invasion of the urticating pine processionary moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24. USDA Interagency Research Forum on Invasive Species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). USA., Jan 2013, Annapolis, United States. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189778v1</w:t>
+                <w:t xml:space="preserve">hal-02747977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t>
@@ -13650,165 +13650,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement of mature trees by man, an unexpected pathway for invasion of the urticating pine processionary moth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Prendre en compte les arbres ornementaux pour mieux comprendre la perméabilité des paysages à la dispersion des ravageurs. Le cas des arbres hors forêt et de la chenille processionnaire du pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. USDA Interagency Research Forum on Invasive Species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). USA., Jan 2013, Annapolis, United States. 124 p</w:t>
+              <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747977v1</w:t>
+                <w:t xml:space="preserve">hal-01189778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arbre urbain et son rôle dans la diffusion de parasites forestiers : un éclairage pour l’aménagement de nos paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mardis de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Apr 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13833,103 +13833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.503-512</w:t>
@@ -13971,90 +13971,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed and expected impact of climate change on a defoliator insect species, the pine processionary moth, in France and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence, Tackling climate change: the contribution of forest scientific knowledge-Conférence Internationale, Faire face au changement climatique: la contribution de la science forestière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France. 327 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14079,51 +14079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary history of the pine processionary moth: role of topography and host tree in shaping the population genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14204,51 +14204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chenille processionnaire du pin. L’arbre en ville : un hôte pour des invités non désirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'arbre, élément majeur du paysage journée à thème de la SNHF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14299,77 +14299,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Population dynamics, biological control, and integrated management of forest insects"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Eberswalde, Germany</w:t>
@@ -14398,90 +14398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chenille processionnaire du pin et le réchauffement climatique. Vers de nouvelles méthodes de lutte contre un insecte forestier urticant qui s'invite en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14517,273 +14517,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of pine processionary moth in Europe: patterns and predictive model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The role of host tree in shaping the population genetic structure of forest insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Roux-Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t>
+              <w:t xml:space="preserve">International Symposium "Entomological research in Mediterranean forest ecosystems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820865v1</w:t>
+                <w:t xml:space="preserve">hal-02816446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of host tree in shaping the population genetic structure of forest insects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Expansion of pine processionary moth in Europe: patterns and predictive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium "Entomological research in Mediterranean forest ecosystems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Estoril, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">23. International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816446v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range expansion of the Pine Processionary Moth in Europe - I. Mechanisms underlying PPM expansion in France in relation to global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14847,64 +14847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetics of core and front populations of Thaumetopoea pityocampa in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruixing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14972,90 +14972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de l'expansion en latitude et en altitude d'un insecte forestier d'importance économique et sanitaire, la processionnaire du pin, sous l'influence du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. journées MICCES (Mission Changement Climatique et effet de serre) 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Isle-sur-la Sorgue, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15080,51 +15080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome evolution in conifer sawflies (Hymenoptera Diprionidae): role of ribosomal DNA in karyotype evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15188,51 +15188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome evolution in the familiy Diprionidae(Hymenoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15283,51 +15283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are inbreeding and sex determination a key factor of Diprion pini L. population dynamics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Géri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15391,51 +15391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytological investigations with regard to population dynamics of pine sawfly, Diprion pini L. (Hym.: Diprionidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Géri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15516,51 +15516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de mâle diploïdes chez Diprion pini L.: incidence sur la dynamique des populations de cet insecte défoliateur du pin sylvestre (Hyménoptère: Diprionidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lemeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15807,51 +15807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bélouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Brinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15923,51 +15923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches forestières à l’INRA d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15999,549 +15999,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+                <w:t xml:space="preserve">Natural history of the Processionary Moths (Thaumetopoea spp.): New insights in relation to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Avci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios N. Avtzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Basso</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed L. Ben Jamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Berardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799280v1</w:t>
+                <w:t xml:space="preserve">hal-02799903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unexpected Importance of Man-Mediated Introductions of Processionary Moths Outside the Natural Range</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modeling the Spatio-temporal Dynamics of the Pine Processionary Moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Berestycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
+              <w:t xml:space="preserve">, pp.227-263, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793889v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Spatio-temporal Dynamics of the Pine Processionary Moth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Climate Warming and Past and Present Distribution of the Processionary Moths (Thaumetopoea spp.) in Europe, Asia Minor and North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Garnier</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Avci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios N. Avtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.227-263, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
+              <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798025v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural history of the Processionary Moths (Thaumetopoea spp.): New insights in relation to climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Unexpected Importance of Man-Mediated Introductions of Processionary Moths Outside the Natural Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02799903v1</w:t>
+                <w:t xml:space="preserve">hal-02793889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural History of the Pine Processionary Moth,Thaumetopoea pityocampa</w:t>
               </w:r>
@@ -16553,104 +16553,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios N. Avtzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed L. Ben Jamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gahdab Chakali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16678,74 +16678,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Past and Present Range of the Pine Processionary Moth in Europe and the Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16754,653 +16754,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range Expansion in the Pine Processionary Moth: A Population Genetics Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Past and Current Situation of the Pine Processionary Moth, Thaumetopoea Pityocampa, in Western and Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
+              <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800668v1</w:t>
+                <w:t xml:space="preserve">hal-02793726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and Current Situation of the Pine Processionary Moth, Thaumetopoea Pityocampa, in Western and Central Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Range Expansion in the Pine Processionary Moth: A Population Genetics Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Salvato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 427 p., 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
+              <w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793726v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and structure at different spatial scales in the processionary moths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Phylogeography of the Pine Processionary Moth Complex: Genetic Structure and Potential Contact or Hybrid Zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Salvato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna Cassel-Lundhagen</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799782v1</w:t>
+                <w:t xml:space="preserve">hal-02797764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of the Pine Processionary Moth Complex: Genetic Structure and Potential Contact or Hybrid Zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity and structure at different spatial scales in the processionary moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paola Salvato</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cassel-Lundhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797764v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the range expansion with global warming of an urticating moth: a Case study from France. Chapter 3: Climate change impacts on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17457,51 +17457,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme du sexe, diapause et évolution du caryotype chez les diprionidae (Hyménoptères symphytes) : Etude de Diprion pini L., ravageur forestier à gradations éruptives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17520,403 +17520,495 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02839884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the colonization patterns of an expanding forest pest and its natural enemies using molecular markers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Rapport d'étude socio-anthropologique-Tâche 4 du projet OSTils. Les choix de plantation des arbres par les particuliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contract] 1, Le Studium - Loire Valley Institute for Advanced Studies. 2017, pp.37-42</w:t>
+              <w:t xml:space="preserve">INRAE URZF; UMR 7324 Citeres. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217254v1</w:t>
+                <w:t xml:space="preserve">hal-04210335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ADRIEN - Arbres Dispersés et Rôle dans les Invasions d'Espèces Nuisibles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Tracking the colonization patterns of an expanding forest pest and its natural enemies using molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Fédération Régionale de Défense contre les Organismes Nuisibles Centre Val de Loire (FREDON Centre). 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] 1, Le Studium - Loire Valley Institute for Advanced Studies. 2017, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801681v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique des composés allergènes et de cohésion sociale chez les larves de lépidoptères grégaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Projet ADRIEN - Arbres Dispersés et Rôle dans les Invasions d'Espèces Nuisibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">URZF - Unité de recherche Zoologie Forestière. 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Fédération Régionale de Défense contre les Organismes Nuisibles Centre Val de Loire (FREDON Centre). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02808749v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisation chimique des composés allergènes et de cohésion sociale chez les larves de lépidoptères grégaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">URZF - Unité de recherche Zoologie Forestière. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Détermination du sexe chez les hyménoptères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Laboratoire "Populations, génétique et évolution". Centre National de la Recherche Scientifique (CNRS), Gif-sur-Yvette, FRA.; Faculté des Sciences (IBEAS), Tours, FRA. 1995, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17984,51 +18076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7B74955"/>
+    <w:nsid w:val="BF01380C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18215,51 +18307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rousselet-jerome-m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9237-6096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167769081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/296354883" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432917331" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAI-9490-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Be&#322;ka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hurling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/JfK.2025.02.02" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Rahim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179470" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman I&#775;pekdal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e102928" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324474v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sinno-Tellier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Langrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15563650.2021.1919694" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364449v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Backe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Frank" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01214-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Vetek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01111-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pilati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104097" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2018.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0878-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2016.07.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8273MX8Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0239-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18182/tjf.28744" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636177v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouvion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607447v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.10.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00334" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4660" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631005v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0287-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642576v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dekri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074918" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.690" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189981v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9979-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02147.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671844v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delamaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Esselink" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Samiei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2010.034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Zhao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Argal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02289.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5B7DD145CC9A07FE303074EEF6BDF21735105CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661817v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-220" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Mendel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03302.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5SKV860-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Paiva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3767" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800836" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6M83KGD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00620.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN9ZLZ1N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Beckage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Poirie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemeunier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Parker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaminade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Hewitt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698730v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Saintonge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688941v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626659v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613846v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626757v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626749v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686134v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626770v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626740v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626778v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686125v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685744v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685913v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685987v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686566v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686523v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790639v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686449v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686246v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686137v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686304v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686613v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686601v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686721v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787851v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686730v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686712v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787024v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686147v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686738v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686742v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786969v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonato" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilati" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnoux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592979v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686729v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bocheva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686710v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603882v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92727" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686692v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686344v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686663v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686703v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686698v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797744v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686687v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686660v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230152v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pieron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741315v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795887v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battisti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795640v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189778v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747977v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804646v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745620v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811531v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752471v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822656v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820865v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816446v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763901v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834102v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832124v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829475v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemeunier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764079v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770807v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude G&#233;ri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sivet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771502v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mar&#233;theu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839326v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069629v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourougaaoui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591309v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793889v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798025v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799903v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L. Ben Jamaa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berardi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/entomology/book/978-94-017-9339-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800748v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahdab Chakali" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796157v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800668v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793726v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garcia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797764v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818022v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839884v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801681v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808749v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844123v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rousselet-jerome-m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9237-6096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167769081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/296354883" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432917331" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAI-9490-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Hartmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Be&#322;ka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hurling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/JfK.2025.02.02" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Rahim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179470" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahraman I&#775;pekdal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/asp.81.e102928" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.825875" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sinno-Tellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Langrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15563650.2021.1919694" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102947" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364449v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Backe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Frank" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01214-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Vetek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01111-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pilati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104097" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2018.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tellez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-017-0878-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602465v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18182/tjf.28744" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chouvion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.10.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602501v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2016.07.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8273MX8Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0239-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00334" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4660" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0287-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642576v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dekri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074918" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.690" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651055v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9979-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565025v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647888v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02147.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delamaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Esselink" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Samiei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2010.034" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662104v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixing Zhao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallal Argal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02289.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F5B7DD145CC9A07FE303074EEF6BDF21735105CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661817v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Zane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-220" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Mendel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03302.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X5SKV860-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669037v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Paiva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3767" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800836" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Frerot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2006.08.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6M83KGD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00620.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN9ZLZ1N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Beckage" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Poirie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemeunier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687958v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Parker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaminade" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Hewitt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698730v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Saintonge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699020v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688941v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626611v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626757v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643551v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564245v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626688v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626749v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686134v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626740v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613846v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643543v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626778v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685964v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686053v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686125v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685757v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685913v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790073v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605936v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790639v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686465v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Brinquin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686578v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686523v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686566v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686449v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686246v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605697v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686613v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686304v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686601v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789555v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686147v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787024v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787851v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686730v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686738v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686714v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686742v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686643v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786969v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonato" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilati" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnoux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686729v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bocheva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686721v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798958v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93400" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686663v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686707v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686705v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686344v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603882v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92727" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686692v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686703v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686698v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797744v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603601v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.93550" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686660v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686687v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686710v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230152v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pieron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792799v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795887v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battisti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795640v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747977v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189778v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804646v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745620v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811531v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744788v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752471v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822656v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816446v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820865v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763901v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834102v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832124v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829475v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemeunier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764079v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770807v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude G&#233;ri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sivet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771502v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mousset" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mar&#233;theu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839326v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069629v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Ben Jam&#226;a" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourougaaoui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117145v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591309v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799903v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Avci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed L. Ben Jamaa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berardi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/entomology/book/978-94-017-9339-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798025v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799280v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793889v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800748v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahdab Chakali" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796157v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793726v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garcia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800668v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797764v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818022v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839884v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210335v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mohamed" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217254v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801681v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808749v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844123v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>