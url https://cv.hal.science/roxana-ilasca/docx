--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -520,174 +520,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Fernández Mallo et le texte palimpseste : le remake littéraire et la question de l'identité de l'oeuvre</w:t>
+                <w:t xml:space="preserve">L’œuvre hybride de Jorge Carrión : la page face à l’écran dans Crónica de viaje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Gacea Ilasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.4447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950916v1</w:t>
+                <w:t xml:space="preserve">hal-01963508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuvre hybride de Jorge Carrión : la page face à l’écran dans Crónica de viaje</w:t>
+                <w:t xml:space="preserve">Agustín Fernández Mallo et le texte palimpseste : le remake littéraire et la question de l'identité de l'oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Gacea Ilasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/babel.4447⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01963508v1</w:t>
+                <w:t xml:space="preserve">hal-01950916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Sueñan los escritores con obras electrónicas? La experiencia transmedial en Alba Cromm de Vicente Luis Mora</w:t>
               </w:r>
@@ -1066,312 +1066,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propuestas estéticas para el siglo XXI en las novelas Nadia de Robert Juan-Cantavella y Fred Cabeza de Vaca de Vicente Luis Mora</w:t>
+                <w:t xml:space="preserve">« Técnicas de construcción del retrato en el siglo XXI: de lo fragmentario a lo reticular en la novela Fred Cabeza de Vaca de Vicente Luis Mora »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Gacea Ilasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formas precarias en las literaturas hispánicas del siglo XXI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Portrait et autoportrait dans la fiction espagnole contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orbis Tertius, 2022, 978-2-36783-209-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089905v1</w:t>
+                <w:t xml:space="preserve">hal-04089933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Técnicas de construcción del retrato en el siglo XXI: de lo fragmentario a lo reticular en la novela Fred Cabeza de Vaca de Vicente Luis Mora »</w:t>
+                <w:t xml:space="preserve">Mutaciones en la narrativa contemporánea: el arte y la escritura biográfica en la novela &amp;quot;Fred Cabeza de Vaca&amp;quot; de Vicente Luis Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Gacea Ilasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portrait et autoportrait dans la fiction espagnole contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Orbis Tertius, 2022, 978-2-36783-209-8</w:t>
+              <w:t xml:space="preserve">Reboul Díaz, A.-M. &amp; Martínez, P. (dir.), Creación e intermediación en las ficciones contemporáneas del artista, Visor Libros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089933v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutaciones en la narrativa contemporánea: el arte y la escritura biográfica en la novela &amp;quot;Fred Cabeza de Vaca&amp;quot; de Vicente Luis Mora</w:t>
+                <w:t xml:space="preserve">Técnicas de fragmentación en la narrativa española contemporánea: hacia una poética reticular en las obras de Agustín Fernández Mallo y Vicente Luis Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Gacea Ilasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reboul Díaz, A.-M. &amp; Martínez, P. (dir.), Creación e intermediación en las ficciones contemporáneas del artista, Visor Libros</w:t>
+              <w:t xml:space="preserve">T. Gómez Trueba et R. Venzon (éds.), Grietas. Estudios sobre fragmentarismo y narrativa contemporánea, Berlin, Peter Lang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761815v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Técnicas de fragmentación en la narrativa española contemporánea: hacia una poética reticular en las obras de Agustín Fernández Mallo y Vicente Luis Mora</w:t>
+                <w:t xml:space="preserve">Propuestas estéticas para el siglo XXI en las novelas Nadia de Robert Juan-Cantavella y Fred Cabeza de Vaca de Vicente Luis Mora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Gacea Ilasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">T. Gómez Trueba et R. Venzon (éds.), Grietas. Estudios sobre fragmentarismo y narrativa contemporánea, Berlin, Peter Lang</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formas precarias en las literaturas hispánicas del siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2022, 978-3-631-84458-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b19246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765033v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poética reticular de Jorge Carrión, Agustín Fernández Mallo y Vicente Luis Mora: del fragmento al proyecto mutante</w:t>
               </w:r>
@@ -1698,51 +1698,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufsc.br/index.php/textodigital/article/view/1807-9288.2015v11n1p209/29776" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Gacea Ilasca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.6171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963508v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.4447" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1807-9288.2015v11n1p209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55323/978-84-1380-444-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765033v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01474334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufsc.br/index.php/textodigital/article/view/1807-9288.2015v11n1p209/29776" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Gacea Ilasca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.6171" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963508v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.4447" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1807-9288.2015v11n1p209" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261955v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55323/978-84-1380-444-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761815v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19246" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01474334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>