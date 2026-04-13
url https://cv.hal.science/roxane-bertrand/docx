--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -228,295 +228,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of conversational feedback</w:t>
+                <w:t xml:space="preserve">Bridging the Communication Gap: Pragmatics and Interactional Dynamics in Deaf and Hard of Hearing Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blache</w:t>
+                <w:t xml:space="preserve">Chiara Mazzocconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+                <w:t xml:space="preserve">Céline Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Besson</w:t>
+                <w:t xml:space="preserve">Charlie Hallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Boudin</w:t>
+                <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23273798.2026.2617245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/2025_JSLHR-25-00325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491163v1</w:t>
+                <w:t xml:space="preserve">hal-05307513v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Communication Gap: Pragmatics and Interactional Dynamics in Deaf and Hard of Hearing Children</w:t>
+                <w:t xml:space="preserve">Neural correlates of conversational feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Mazzocconi</w:t>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hidalgo</w:t>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Hallart</w:t>
+                <w:t xml:space="preserve">Mireille Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roman</w:t>
+                <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/2025_JSLHR-25-00325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2026.2617245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307513v3</w:t>
+                <w:t xml:space="preserve">hal-05491163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An underexplored use of connector “mais” in French conversation: discursive and prosodic correlates of the overbid use</w:t>
               </w:r>
@@ -613,287 +613,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is your feedback perceived? An experimental study of anticipated and delayed conversational feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A multimodal model for predicting feedback position and type during conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASA Express Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (7), </w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.103066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0026448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2024.103066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687738v1</w:t>
+                <w:t xml:space="preserve">hal-04551398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal model for predicting feedback position and type during conversation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How is your feedback perceived? An experimental study of anticipated and delayed conversational feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 159, pp.103066. </w:t>
+              <w:t xml:space="preserve">JASA Express Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2024.103066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0026448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551398v1</w:t>
+                <w:t xml:space="preserve">hal-04687738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal approach for modeling engagement in conversation</w:t>
               </w:r>
@@ -905,77 +905,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1137,533 +1137,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement, affiliation et trajectoire interactionnelle dans la conversation</w:t>
+                <w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Nguyen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tipa.4819⟩</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917870v1</w:t>
+                <w:t xml:space="preserve">hal-03917814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prosodie au Laboratoire Parole et Langage : histoire, recherches actuelles et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alignement, affiliation et trajectoire interactionnelle dans la conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tipa.5210⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tipa.4819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906455v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prosodie au Laboratoire Parole et Langage : histoire, recherches actuelles et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Amoyal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auriane Boudin</w:t>
+                <w:t xml:space="preserve">Daniel J. Hirst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meunier</w:t>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tipa.5210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917814v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic, perceptual and clinical correlates of speech and voice in isolated dystonia: Preliminary findings</w:t>
               </w:r>
@@ -1777,200 +1777,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dis)aligning for improving mutual understanding in talk-in-interaction</w:t>
+                <w:t xml:space="preserve">Listing Practice in French Conversation: From Collaborative Achievement to Interactional Convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goujon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Varia, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/discours.9315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653325v1</w:t>
+                <w:t xml:space="preserve">hal-01588304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listing Practice in French Conversation: From Collaborative Achievement to Interactional Convergence</w:t>
+                <w:t xml:space="preserve">(Dis)aligning for improving mutual understanding in talk-in-interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017-2, pp.53 - 70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588304v1</w:t>
+                <w:t xml:space="preserve">hal-01653325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-narration in French conversation storytelling: A quantitative insight</w:t>
               </w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does prosody play a specific role in conversational humor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pragmatics and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (2), p. 333-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2492,51 +2492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,90 +2604,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t>
@@ -2710,217 +2710,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to a grammar of intonation in French Form and function of three rising patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution syntaxique, discursive et interactionnelle des contours intonatifs du français dans un corpus de conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Espesser</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sabio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2, pp.155-162</w:t>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47, pp.59-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287048v1</w:t>
+                <w:t xml:space="preserve">hal-00380697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution syntaxique, discursive et interactionnelle des contours intonatifs du français dans un corpus de conversation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to a grammar of intonation in French Form and function of three rising patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sabio</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 47, pp.59-77</w:t>
+              <w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380697v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix de discours et positions du sujet. Dimensions énonciative et prosodique</w:t>
               </w:r>
@@ -3023,90 +3023,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t>
@@ -3129,191 +3129,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la valeur interactionnelle du contour &amp;quot;continuatif&amp;quot; en français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctions pragmatiques et prosodie de enfin en français spontané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24, pp.139-157</w:t>
+              <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.41-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00241553v1</w:t>
+                <w:t xml:space="preserve">hal-00353742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions pragmatiques et prosodie de enfin en français spontané</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la valeur interactionnelle du contour &amp;quot;continuatif&amp;quot; en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17, pp.41-68</w:t>
+              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.139-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353742v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils prosodiques et analyse du discours</w:t>
               </w:r>
@@ -3338,51 +3338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Auran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3575,1038 +3575,1038 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmenting a French Meeting Corpus into Elementary Discourse Units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">How Task Complexity and Voice Type Shape Prosodic and Physiologic Cues of Engagement in Human-Machine Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 26th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312254v1</w:t>
+                <w:t xml:space="preserve">hal-05301905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Task Complexity and Voice Type Shape Prosodic and Physiologic Cues of Engagement in Human-Machine Dialogue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Granier</w:t>
+                <w:t xml:space="preserve">Segmenting a French Meeting Corpus into Elementary Discourse Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the 26th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301905v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be persuasive ! Automatic transformation of virtual agent's head and facial behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Cherni</w:t>
+                <w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548989v1</w:t>
+                <w:t xml:space="preserve">hal-04569106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Emotional Valence Projected by Prosody in Prefaces to Announcements of News</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James German</w:t>
+                <w:t xml:space="preserve">SUMM-RE: A corpus of French meeting-style conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyoshi Yamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.508-529</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645404v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rauzy</w:t>
+                <w:t xml:space="preserve">Perception of Emotional Valence Projected by Prosody in Prefaces to Announcements of News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2024, Leiden, France. pp.970-974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617715v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUMM-RE: A corpus of French meeting-style conversations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Louradour</w:t>
+                <w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kolenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.508-529</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623038v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'engagement envers un assistant conversationnel en contexte professionnel : mise en place d'un protocole expérimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Granier</w:t>
+                <w:t xml:space="preserve">Be persuasive ! Automatic transformation of virtual agent's head and facial behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2024 (Workshop Affects, Compagnons Artificiels et Interactions)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, ROME, Italy. pp.359-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012429700003636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870740v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laughter in Dialogues with Normal-Hearing and Hearing-Impaired Children: Do they all laugh alike?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Hidalgo</w:t>
+                <w:t xml:space="preserve">Mesure de l'engagement envers un assistant conversationnel en contexte professionnel : mise en place d'un protocole expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 28th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raffaella Bernardi, Ellen Breitholtz, Giuseppe Riccardi, Sep 2024, Rovereto (Italie), Italy</w:t>
+              <w:t xml:space="preserve">WACAI 2024 (Workshop Affects, Compagnons Artificiels et Interactions)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699996v1</w:t>
+                <w:t xml:space="preserve">hal-04870740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laughter in Dialogues with Normal-Hearing and Hearing-Impaired Children: Do they all laugh alike?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mazzocconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Boudin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the 28th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raffaella Bernardi, Ellen Breitholtz, Giuseppe Riccardi, Sep 2024, Rovereto (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569106v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t>
               </w:r>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kübra Bodur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4726,51 +4726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMYLE: A new multimodal resource of talk-in-interaction including neuro-physiological signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4860,51 +4860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From neutral human face to persuasive virtual face, a new automatic tool to generate a persuasive attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,295 +4949,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auriane Boudin</w:t>
+                <w:t xml:space="preserve">Prosodic Correlates of Discourse Structure and Emotion in Discourse Markers that Preface Announcements of News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisbonne, France. pp.605-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/speechprosody.2022-123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713867v1</w:t>
+                <w:t xml:space="preserve">hal-03773567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic Correlates of Discourse Structure and Emotion in Discourse Markers that Preface Announcements of News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Marty</w:t>
+                <w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James German</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/speechprosody.2022-123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03773567v1</w:t>
+                <w:t xml:space="preserve">hal-03713867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Model for Predicting Conversational Feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5245,51 +5245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue (TSD )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Olomouc, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5323,51 +5323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La persuasion dans les interactions humain-humain et humain-machine: une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5513,51 +5513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mismatches in French Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5608,51 +5608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La persuasion dans les interactions humain-humain et humain-machine: une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5729,64 +5729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5828,51 +5828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated model for predicting backchannel feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5962,64 +5962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6100,51 +6100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agent (IVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6191,51 +6191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of prosody on the perception of the &amp;quot; oui &amp;quot; / &amp;quot; yes &amp;quot; feedback in medical context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastriani Camilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,51 +6299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la prosodie dans la perception du feedback &amp;quot; oui &amp;quot; dans un contexte médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Mastriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,627 +6518,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laughter in French Spontaneous Conversational Dialogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+                <w:t xml:space="preserve">Realization of the French initial accent: Stability and individual differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Tenth International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.2168-2174</w:t>
+              <w:t xml:space="preserve">7th conference on Tone and Intonation in Europe (TIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Canterbury, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462176v1</w:t>
+                <w:t xml:space="preserve">hal-02160095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïve listeners' perception of prominence and boundary in French spontaneous speech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Roux</w:t>
+                <w:t xml:space="preserve">Laughter in French Spontaneous Conversational Dialogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve">the Tenth International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.2168-2174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462259v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CUP of CoFee: A large Collection of feedback Utterances Provided with communicative function annotations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naïve listeners' perception of prominence and boundary in French spontaneous speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Gorish</w:t>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.6</w:t>
+              <w:t xml:space="preserve">Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462177v1</w:t>
+                <w:t xml:space="preserve">hal-01462259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of the French initial accent: Stability and individual differences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CUP of CoFee: A large Collection of feedback Utterances Provided with communicative function annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Welby</w:t>
+                <w:t xml:space="preserve">Jan Gorish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th conference on Tone and Intonation in Europe (TIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Canterbury, United Kingdom. pp.1-3</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160095v1</w:t>
+                <w:t xml:space="preserve">hal-01462177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyebrows in interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goujon</w:t>
+                <w:t xml:space="preserve">Other-repetition as a display of alignment and/or affiliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gesture and Speech in Interaction 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nantes, France. pp.125-130</w:t>
+              <w:t xml:space="preserve">International Pragmatics Conference 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Antwerpen, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498879v1</w:t>
+                <w:t xml:space="preserve">hal-01498944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Other-repetition as a display of alignment and/or affiliation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
+                <w:t xml:space="preserve">Eyebrows in interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Pragmatics Conference 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Antwerpen, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">Gesture and Speech in Interaction 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nantes, France. pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498944v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SIP of CoFee : A Sample of Interesting Productions of Conversational Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gorisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7146,51 +7146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of The 16th Annual SIGdial Meeting on Discourse and Dialogue (SIGDIAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7209,385 +7209,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of other-repetition occurrences: application to French conversational Speech</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Listeners' responses et affiliation en conversation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.836-842</w:t>
+              <w:t xml:space="preserve">Les affects: approches interdisciplinaires. Séminaire Annuel du LIDILEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500718v1</w:t>
+                <w:t xml:space="preserve">hal-01507718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme d'annotations multimodales: l'exemple du CID</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic detection of other-repetition occurrences: application to French conversational Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Corpus et Dictionnaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.836-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507719v1</w:t>
+                <w:t xml:space="preserve">hal-01500718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeners' responses et affiliation en conversation.</w:t>
+                <w:t xml:space="preserve">Une plateforme d'annotations multimodales: l'exemple du CID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les affects: approches interdisciplinaires. Séminaire Annuel du LIDILEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Corpus et Dictionnaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507718v1</w:t>
+                <w:t xml:space="preserve">hal-01507719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative view of feedback lexical markers in conversational French</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+                <w:t xml:space="preserve">Prosodic phrasing evaluation: measures and tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klim Peshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Metz, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983704v1</w:t>
+                <w:t xml:space="preserve">hal-01231905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of automatic prosodic segmentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klim Peshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7602,152 +7602,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Discours Prosodie (IDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic phrasing evaluation: measures and tools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand R.</w:t>
+                <w:t xml:space="preserve">A quantitative view of feedback lexical markers in conversational French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">14th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Metz, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231905v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other-repetition: displaying others' lexical choices as &amp;quot;commentable</w:t>
               </w:r>
@@ -7852,217 +7852,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la transcription sur la phonétisation automatique de corpus oraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Orthographic Transcription: Which Enrichment is required for Phonetization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Péri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur la parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.449-456</w:t>
+              <w:t xml:space="preserve">The eighth international conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1756-1763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983743v1</w:t>
+                <w:t xml:space="preserve">hal-00983700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic Transcription: Which Enrichment is required for Phonetization?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Influence de la transcription sur la phonétisation automatique de corpus oraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Péri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The eighth international conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1756-1763</w:t>
+              <w:t xml:space="preserve">Journées d'études sur la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.449-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983700v1</w:t>
+                <w:t xml:space="preserve">hal-00983743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listener's responses during storytelling in French Conversation</w:t>
               </w:r>
@@ -8195,51 +8195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8264,77 +8264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience d'annotation à large échelle : le projet OTIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8478,558 +8478,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blache</w:t>
+                <w:t xml:space="preserve">Automatic detection of syllable boundaries in spontaneous speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Bertrand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irina Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t>
+              <w:t xml:space="preserve">7th International conference on Language Resources and Evaluation (LREC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2010, La Valette, Malta. pp.3285-3292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720424v1</w:t>
+                <w:t xml:space="preserve">hal-01393609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation automatique en syllabes d'un dialogue oral spontané</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Recherche automatique d'hétéro-répétitions dans un dialogue oral spontané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Nesterenko</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542147v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosody in a corpus of French spontaneous speech: perception, annotation and prosody ~ syntax interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Annotation automatique en syllabes d'un dialogue oral spontané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Nesterenko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Chicago, United States</w:t>
+              <w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709330v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche automatique d'hétéro-répétitions dans un dialogue oral spontané</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edlira Cela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
+              <w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541976v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of syllable boundaries in spontaneous speech</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Prosody in a corpus of French spontaneous speech: perception, annotation and prosody ~ syntax interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Language Resources and Evaluation (LREC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2010, La Valette, Malta. pp.3285-3292</w:t>
+              <w:t xml:space="preserve">Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393609v1</w:t>
+                <w:t xml:space="preserve">hal-01709330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t>
               </w:r>
@@ -9041,51 +9041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9136,51 +9136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9257,51 +9257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9378,51 +9378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third ISGS conference 'Integrating Gestures'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Evanston, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9473,51 +9473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9682,51 +9682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Auran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10042,51 +10042,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10094,51 +10094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t>
@@ -10167,51 +10167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10219,51 +10219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t>
@@ -10500,64 +10500,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthille Pallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10599,51 +10599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10651,51 +10651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthille Pallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t>
@@ -10731,242 +10731,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Face-to-Face Interaction: Repetition as a Multimodal Resource</w:t>
+                <w:t xml:space="preserve">Does prosody play a specific role in conversational humor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Matej Rojc &amp; Nick Campbell. </w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salvatore Attardo, Manuela Maria Wagner and Eduardo Urios-Aparisi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coverbal synchrony in Human-Machine Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science Publishers/CRC Press, pp.141-172, 2013</w:t>
+              <w:t xml:space="preserve">Prosody and Humor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.143-165, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908190v1</w:t>
+                <w:t xml:space="preserve">hal-01481673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does prosody play a specific role in conversational humor?</w:t>
+                <w:t xml:space="preserve">French Face-to-Face Interaction: Repetition as a Multimodal Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Salvatore Attardo, Manuela Maria Wagner and Eduardo Urios-Aparisi. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matej Rojc &amp; Nick Campbell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosody and Humor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.143-165, 2013</w:t>
+              <w:t xml:space="preserve">Coverbal synchrony in Human-Machine Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science Publishers/CRC Press, pp.141-172, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481673v1</w:t>
+                <w:t xml:space="preserve">hal-00908190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora: the ToMA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11238,103 +11238,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klim Peshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11352,51 +11352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From persuasive behavior analysis in human-human and human-machine interaction to a coding scheme for the design of virtual agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11466,64 +11466,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthille Pallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11813,51 +11813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F77861D7"/>
+    <w:nsid w:val="2CCA6880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12044,51 +12044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roxane-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0448-5506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188159053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307513v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9315" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513024v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380697v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maury-Rouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.939" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chanet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chafcouloff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Granier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012429700003636" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-196" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Yamasaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773567v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-123" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270365v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377545v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Elias Penteado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793218v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastriani Camilla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mastriani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Porhet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire De Montcheuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136816" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462259v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462177v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorish" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498944v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507719v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510672v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983743v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983700v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510674v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541976v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135439v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grobet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatolo Renata" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142963v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03500277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roxane-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0448-5506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188159053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307513v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00325" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9315" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513024v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maury-Rouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.939" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chanet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chafcouloff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301905v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Granier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Yamasaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-196" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012429700003636" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-123" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270365v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377545v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Elias Penteado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793218v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastriani Camilla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mastriani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Porhet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire De Montcheuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136816" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462259v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorish" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500718v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510672v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510674v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541976v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135439v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grobet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatolo Renata" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481673v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908190v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142963v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03500277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>