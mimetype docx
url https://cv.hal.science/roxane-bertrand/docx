--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -228,295 +228,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the Communication Gap: Pragmatics and Interactional Dynamics in Deaf and Hard of Hearing Children</w:t>
+                <w:t xml:space="preserve">Neural correlates of conversational feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Mazzocconi</w:t>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hidalgo</w:t>
+                <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Hallart</w:t>
+                <w:t xml:space="preserve">Mireille Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roman</w:t>
+                <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/2025_JSLHR-25-00325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23273798.2026.2617245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307513v3</w:t>
+                <w:t xml:space="preserve">hal-05491163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of conversational feedback</w:t>
+                <w:t xml:space="preserve">Bridging the Communication Gap: Pragmatics and Interactional Dynamics in Deaf and Hard of Hearing Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blache</w:t>
+                <w:t xml:space="preserve">Chiara Mazzocconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deirdre Bolger</w:t>
+                <w:t xml:space="preserve">Céline Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Besson</w:t>
+                <w:t xml:space="preserve">Charlie Hallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Boudin</w:t>
+                <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23273798.2026.2617245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/2025_JSLHR-25-00325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491163v1</w:t>
+                <w:t xml:space="preserve">hal-05307513v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An underexplored use of connector “mais” in French conversation: discursive and prosodic correlates of the overbid use</w:t>
               </w:r>
@@ -619,51 +619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal model for predicting feedback position and type during conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -671,51 +671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 159, pp.103066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -749,51 +749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is your feedback perceived? An experimental study of anticipated and delayed conversational feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -801,51 +801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JASA Express Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -905,77 +905,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1182,51 +1182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1303,51 +1303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1777,200 +1777,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listing Practice in French Conversation: From Collaborative Achievement to Interactional Convergence</w:t>
+                <w:t xml:space="preserve">(Dis)aligning for improving mutual understanding in talk-in-interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017-2, pp.53 - 70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588304v1</w:t>
+                <w:t xml:space="preserve">hal-01653325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Dis)aligning for improving mutual understanding in talk-in-interaction</w:t>
+                <w:t xml:space="preserve">Listing Practice in French Conversation: From Collaborative Achievement to Interactional Convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goujon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Varia, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/discours.9315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653325v1</w:t>
+                <w:t xml:space="preserve">hal-01588304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-narration in French conversation storytelling: A quantitative insight</w:t>
               </w:r>
@@ -2492,51 +2492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,51 +2604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2710,217 +2710,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution syntaxique, discursive et interactionnelle des contours intonatifs du français dans un corpus de conversation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to a grammar of intonation in French Form and function of three rising patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sabio</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 47, pp.59-77</w:t>
+              <w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380697v1</w:t>
+                <w:t xml:space="preserve">hal-04287048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to a grammar of intonation in French Form and function of three rising patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution syntaxique, discursive et interactionnelle des contours intonatifs du français dans un corpus de conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Espesser</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sabio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux Cahiers de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2, pp.155-162</w:t>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47, pp.59-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287048v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix de discours et positions du sujet. Dimensions énonciative et prosodique</w:t>
               </w:r>
@@ -3023,51 +3023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3129,191 +3129,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions pragmatiques et prosodie de enfin en français spontané</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la valeur interactionnelle du contour &amp;quot;continuatif&amp;quot; en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17, pp.41-68</w:t>
+              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24, pp.139-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353742v1</w:t>
+                <w:t xml:space="preserve">hal-00241553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la valeur interactionnelle du contour &amp;quot;continuatif&amp;quot; en français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctions pragmatiques et prosodie de enfin en français spontané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24, pp.139-157</w:t>
+              <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.41-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241553v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils prosodiques et analyse du discours</w:t>
               </w:r>
@@ -3338,51 +3338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Auran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3784,51 +3784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3836,51 +3836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-COLING 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3899,481 +3899,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUMM-RE: A corpus of French meeting-style conversations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Be persuasive ! Automatic transformation of virtual agent's head and facial behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyoshi Yamasaki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Louradour</w:t>
+                <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, ROME, Italy. pp.359-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012429700003636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623038v1</w:t>
+                <w:t xml:space="preserve">hal-04548989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Emotional Valence Projected by Prosody in Prefaces to Announcements of News</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SUMM-RE: A corpus of French meeting-style conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Marty</w:t>
+                <w:t xml:space="preserve">Hiroyoshi Yamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James German</w:t>
+                <w:t xml:space="preserve">Jérôme Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.508-529</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645404v1</w:t>
+                <w:t xml:space="preserve">hal-04623038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Kolenberg</w:t>
+                <w:t xml:space="preserve">Perception of Emotional Valence Projected by Prosody in Prefaces to Announcements of News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Rauzy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2024, Leiden, France. pp.970-974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617715v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be persuasive ! Automatic transformation of virtual agent's head and facial behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Cherni</w:t>
+                <w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kolenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548989v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'engagement envers un assistant conversationnel en contexte professionnel : mise en place d'un protocole expérimental</w:t>
               </w:r>
@@ -4467,103 +4467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laughter in Dialogues with Normal-Hearing and Hearing-Impaired Children: Do they all laugh alike?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Mazzocconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 28th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Raffaella Bernardi, Ellen Breitholtz, Giuseppe Riccardi, Sep 2024, Rovereto (Italie), Italy</w:t>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kübra Bodur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4726,51 +4726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMYLE: A new multimodal resource of talk-in-interaction including neuro-physiological signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4860,51 +4860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From neutral human face to persuasive virtual face, a new automatic tool to generate a persuasive attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,64 +4981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisbonne, France. pp.605-609, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5072,90 +5072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5193,51 +5193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Model for Predicting Conversational Feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5245,51 +5245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue (TSD )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Olomouc, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5317,407 +5317,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La persuasion dans les interactions humain-humain et humain-machine: une revue de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magalie Ochs</w:t>
+                <w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mistmaches in French Conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wacai 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, L'île d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Disfluency in Spontaneous Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270365v1</w:t>
+                <w:t xml:space="preserve">hal-03435027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mistmaches in French Conversations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prévot</w:t>
+                <w:t xml:space="preserve">La persuasion dans les interactions humain-humain et humain-machine: une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disfluency in Spontaneous Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Wacai 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, L'île d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435027v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mismatches in French Conversations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
+                <w:t xml:space="preserve">La persuasion dans les interactions humain-humain et humain-machine: une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Workshop on Disfluency in Spontaneous Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">WACAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415890v1</w:t>
+                <w:t xml:space="preserve">hal-03377545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La persuasion dans les interactions humain-humain et humain-machine: une revue de la littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Granier</w:t>
+                <w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mismatches in French Conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie Ochs</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Oct 2021, Saint Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">The 10th Workshop on Disfluency in Spontaneous Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377545v1</w:t>
+                <w:t xml:space="preserve">hal-03415890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brain-IHM Dataset: a New Resource for Studying the Brain Basis of Human-Human and Human-Machine Conversations</w:t>
               </w:r>
@@ -5729,64 +5729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5828,51 +5828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated model for predicting backchannel feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5962,64 +5962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deirdre Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6100,51 +6100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agent (IVA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6191,51 +6191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of prosody on the perception of the &amp;quot; oui &amp;quot; / &amp;quot; yes &amp;quot; feedback in medical context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastriani Camilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,51 +6299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la prosodie dans la perception du feedback &amp;quot; oui &amp;quot; dans un contexte médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Mastriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6770,51 +6770,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6999,51 +6999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyebrows in interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7537,217 +7537,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of automatic prosodic segmentations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">A quantitative view of feedback lexical markers in conversational French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Discours Prosodie (IDP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">14th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Metz, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231907v1</w:t>
+                <w:t xml:space="preserve">hal-00983704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative view of feedback lexical markers in conversational French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Evaluation of automatic prosodic segmentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klim Peshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Metz, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Interface Discours Prosodie (IDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983704v1</w:t>
+                <w:t xml:space="preserve">hal-01231907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other-repetition: displaying others' lexical choices as &amp;quot;commentable</w:t>
               </w:r>
@@ -8264,51 +8264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience d'annotation à large échelle : le projet OTIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8681,260 +8681,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation automatique en syllabes d'un dialogue oral spontané</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edlira Cela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
+              <w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542147v1</w:t>
+                <w:t xml:space="preserve">hal-01720424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation automatique en syllabes d'un dialogue oral spontané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t>
+              <w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720424v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody in a corpus of French spontaneous speech: perception, annotation and prosody ~ syntax interaction</w:t>
               </w:r>
@@ -9041,51 +9041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9136,51 +9136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9257,51 +9257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9378,51 +9378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third ISGS conference 'Integrating Gestures'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Evanston, Illinois, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9473,51 +9473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9682,51 +9682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Auran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10042,51 +10042,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10094,51 +10094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t>
@@ -10167,51 +10167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10219,51 +10219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t>
@@ -10513,51 +10513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10599,51 +10599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10731,242 +10731,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does prosody play a specific role in conversational humor?</w:t>
+                <w:t xml:space="preserve">French Face-to-Face Interaction: Repetition as a Multimodal Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Salvatore Attardo, Manuela Maria Wagner and Eduardo Urios-Aparisi. </w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matej Rojc &amp; Nick Campbell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosody and Humor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.143-165, 2013</w:t>
+              <w:t xml:space="preserve">Coverbal synchrony in Human-Machine Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science Publishers/CRC Press, pp.141-172, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481673v1</w:t>
+                <w:t xml:space="preserve">hal-00908190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Face-to-Face Interaction: Repetition as a Multimodal Resource</w:t>
+                <w:t xml:space="preserve">Does prosody play a specific role in conversational humor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Matej Rojc &amp; Nick Campbell. </w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salvatore Attardo, Manuela Maria Wagner and Eduardo Urios-Aparisi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coverbal synchrony in Human-Machine Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science Publishers/CRC Press, pp.141-172, 2013</w:t>
+              <w:t xml:space="preserve">Prosody and Humor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.143-165, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908190v1</w:t>
+                <w:t xml:space="preserve">hal-01481673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating and exploiting multimodal annotated corpora: the ToMA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11290,51 +11290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klim Peshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11466,51 +11466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthille Pallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11813,51 +11813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CCA6880"/>
+    <w:nsid w:val="E26A0B82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12044,51 +12044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roxane-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0448-5506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188159053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307513v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00325" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9315" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513024v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380697v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maury-Rouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.939" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chanet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chafcouloff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301905v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Granier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623038v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Yamasaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645404v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-196" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012429700003636" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-123" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270365v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377545v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Elias Penteado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793218v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastriani Camilla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mastriani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Porhet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire De Montcheuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136816" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462259v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorish" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500718v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510672v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510674v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541976v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135439v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grobet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatolo Renata" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481673v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908190v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142963v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03500277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roxane-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0448-5506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188159053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307513v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9315" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513024v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380697v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maury-Rouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.939" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chanet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chafcouloff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301905v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Granier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012429700003636" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Yamasaki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-196" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-123" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Elias Penteado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793218v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastriani Camilla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mastriani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Porhet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire De Montcheuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136816" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462259v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorish" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500718v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510672v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510674v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541976v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135439v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grobet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatolo Renata" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142963v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03500277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>