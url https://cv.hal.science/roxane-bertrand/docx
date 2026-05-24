--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1137,533 +1137,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t>
+                <w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Amoyal</w:t>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auriane Boudin</w:t>
+                <w:t xml:space="preserve">C. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meunier</w:t>
+                <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917814v1</w:t>
+                <w:t xml:space="preserve">hal-03917860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier la conversation pour mieux comprendre le langage</w:t>
+                <w:t xml:space="preserve">Alignement, affiliation et trajectoire interactionnelle dans la conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tipa.6079⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tipa.4819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917860v1</w:t>
+                <w:t xml:space="preserve">hal-03917870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement, affiliation et trajectoire interactionnelle dans la conversation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prosodie au Laboratoire Parole et Langage : histoire, recherches actuelles et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel J. Hirst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Michelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tipa.4819⟩</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tipa.5210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917870v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prosodie au Laboratoire Parole et Langage : histoire, recherches actuelles et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J. Hirst</w:t>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Michelas</w:t>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tipa.5210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906455v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic, perceptual and clinical correlates of speech and voice in isolated dystonia: Preliminary findings</w:t>
               </w:r>
@@ -1878,51 +1878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listing Practice in French Conversation: From Collaborative Achievement to Interactional Convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Varia, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does prosody play a specific role in conversational humor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pragmatics and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (2), p. 333-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2643,51 +2643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t>
@@ -3062,51 +3062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t>
@@ -3575,1038 +3575,1038 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Task Complexity and Voice Type Shape Prosodic and Physiologic Cues of Engagement in Human-Machine Dialogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmenting a French Meeting Corpus into Elementary Discourse Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Granier</w:t>
+                <w:t xml:space="preserve">Julie Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the 26th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301905v1</w:t>
+                <w:t xml:space="preserve">hal-05312254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmenting a French Meeting Corpus into Elementary Discourse Units</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">How Task Complexity and Voice Type Shape Prosodic and Physiologic Cues of Engagement in Human-Machine Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 26th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Workshop on the Semantics and Pragmatics of Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312254v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+                <w:t xml:space="preserve">Be persuasive ! Automatic transformation of virtual agent's head and facial behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, ROME, Italy. pp.359-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012429700003636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569106v1</w:t>
+                <w:t xml:space="preserve">hal-04548989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be persuasive ! Automatic transformation of virtual agent's head and facial behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Cherni</w:t>
+                <w:t xml:space="preserve">SUMM-RE: A corpus of French meeting-style conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyoshi Yamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Agents and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.508-529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0012429700003636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04548989v1</w:t>
+                <w:t xml:space="preserve">hal-04623038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUMM-RE: A corpus of French meeting-style conversations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Louradour</w:t>
+                <w:t xml:space="preserve">Perception of Emotional Valence Projected by Prosody in Prefaces to Announcements of News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leiden, France. pp.970-974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623038v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Emotional Valence Projected by Prosody in Prefaces to Announcements of News</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James German</w:t>
+                <w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kolenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Prosody 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Leiden, France. pp.970-974, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2024-196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04645404v1</w:t>
+                <w:t xml:space="preserve">hal-04617715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Rauzy</w:t>
+                <w:t xml:space="preserve">Mesure de l'engagement envers un assistant conversationnel en contexte professionnel : mise en place d'un protocole expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">WACAI 2024 (Workshop Affects, Compagnons Artificiels et Interactions)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617715v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de l'engagement envers un assistant conversationnel en contexte professionnel : mise en place d'un protocole expérimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Granier</w:t>
+                <w:t xml:space="preserve">Laughter in Dialogues with Normal-Hearing and Hearing-Impaired Children: Do they all laugh alike?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mazzocconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2024 (Workshop Affects, Compagnons Artificiels et Interactions)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 28th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raffaella Bernardi, Ellen Breitholtz, Giuseppe Riccardi, Sep 2024, Rovereto (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870740v1</w:t>
+                <w:t xml:space="preserve">hal-04699996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laughter in Dialogues with Normal-Hearing and Hearing-Impaired Children: Do they all laugh alike?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Hidalgo</w:t>
+                <w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 28th Workshop on the Semantics and Pragmatics of Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raffaella Bernardi, Ellen Breitholtz, Giuseppe Riccardi, Sep 2024, Rovereto (Italie), Italy</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699996v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t>
               </w:r>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kübra Bodur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4860,51 +4860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From neutral human face to persuasive virtual face, a new automatic tool to generate a persuasive attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,265 +4949,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic Correlates of Discourse Structure and Emotion in Discourse Markers that Preface Announcements of News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Marty</w:t>
+                <w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">James German</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773567v1</w:t>
+                <w:t xml:space="preserve">hal-03713867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auriane Boudin</w:t>
+                <w:t xml:space="preserve">Prosodic Correlates of Discourse Structure and Emotion in Discourse Markers that Preface Announcements of News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speech Prosody 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisbonne, France. pp.605-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/speechprosody.2022-123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713867v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Model for Predicting Conversational Feedbacks</w:t>
               </w:r>
@@ -5317,247 +5317,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mistmaches in French Conversations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Prévot</w:t>
+                <w:t xml:space="preserve">La persuasion dans les interactions humain-humain et humain-machine: une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disfluency in Spontaneous Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Wacai 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, L'île d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435027v1</w:t>
+                <w:t xml:space="preserve">hal-03270365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La persuasion dans les interactions humain-humain et humain-machine: une revue de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magalie Ochs</w:t>
+                <w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mistmaches in French Conversations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wacai 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, L'île d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Disfluency in Spontaneous Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270365v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La persuasion dans les interactions humain-humain et humain-machine: une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5608,51 +5608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mismatches in French Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,51 +6191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of prosody on the perception of the &amp;quot; oui &amp;quot; / &amp;quot; yes &amp;quot; feedback in medical context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastriani Camilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,51 +6299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la prosodie dans la perception du feedback &amp;quot; oui &amp;quot; dans un contexte médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Mastriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Petrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,165 +6518,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of the French initial accent: Stability and individual differences</w:t>
+                <w:t xml:space="preserve">Naïve listeners' perception of prominence and boundary in French spontaneous speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Welby</w:t>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristel Portes</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th conference on Tone and Intonation in Europe (TIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Canterbury, United Kingdom. pp.1-3</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160095v1</w:t>
+                <w:t xml:space="preserve">hal-01462259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laughter in French Spontaneous Conversational Dialogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6708,230 +6708,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïve listeners' perception of prominence and boundary in French spontaneous speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CUP of CoFee: A large Collection of feedback Utterances Provided with communicative function annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Roux</w:t>
+                <w:t xml:space="preserve">Jan Gorish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462259v1</w:t>
+                <w:t xml:space="preserve">hal-01462177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CUP of CoFee: A large Collection of feedback Utterances Provided with communicative function annotations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realization of the French initial accent: Stability and individual differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Gorish</w:t>
+                <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Astésano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.6</w:t>
+              <w:t xml:space="preserve">7th conference on Tone and Intonation in Europe (TIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Canterbury, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462177v1</w:t>
+                <w:t xml:space="preserve">hal-02160095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other-repetition as a display of alignment and/or affiliation</w:t>
               </w:r>
@@ -7094,51 +7094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SIP of CoFee : A Sample of Interesting Productions of Conversational Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gorisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7146,51 +7146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of The 16th Annual SIGdial Meeting on Discourse and Dialogue (SIGDIAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7209,860 +7209,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeners' responses et affiliation en conversation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic detection of other-repetition occurrences: application to French conversational Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les affects: approches interdisciplinaires. Séminaire Annuel du LIDILEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.836-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507718v1</w:t>
+                <w:t xml:space="preserve">hal-01500718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of other-repetition occurrences: application to French conversational Speech</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une plateforme d'annotations multimodales: l'exemple du CID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.836-842</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Corpus et Dictionnaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500718v1</w:t>
+                <w:t xml:space="preserve">hal-01507719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme d'annotations multimodales: l'exemple du CID</w:t>
+                <w:t xml:space="preserve">Listeners' responses et affiliation en conversation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Corpus et Dictionnaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Les affects: approches interdisciplinaires. Séminaire Annuel du LIDILEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507719v1</w:t>
+                <w:t xml:space="preserve">hal-01507718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic phrasing evaluation: measures and tools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand R.</w:t>
+                <w:t xml:space="preserve">A quantitative view of feedback lexical markers in conversational French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">14th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Metz, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231905v1</w:t>
+                <w:t xml:space="preserve">hal-00983704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative view of feedback lexical markers in conversational French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Evaluation of automatic prosodic segmentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klim Peshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prévot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Meeting of the Special Interest Group on Discourse and Dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Metz, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Interface Discours Prosodie (IDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983704v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of automatic prosodic segmentations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Prosodic phrasing evaluation: measures and tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klim Peshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Discours Prosodie (IDP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231907v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Other-repetition: displaying others' lexical choices as &amp;quot;commentable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
+                <w:t xml:space="preserve">Influence de la transcription sur la phonétisation automatique de corpus oraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Péri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICS: International Symposium on Imitation and Convergence in Speech 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. non paginé</w:t>
+              <w:t xml:space="preserve">Journées d'études sur la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.449-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510672v1</w:t>
+                <w:t xml:space="preserve">hal-00983743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic Transcription: Which Enrichment is required for Phonetization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Péri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The eighth international conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1756-1763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la transcription sur la phonétisation automatique de corpus oraux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+                <w:t xml:space="preserve">Other-repetition: displaying others' lexical choices as &amp;quot;commentable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Péri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jouin-Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur la parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.449-456</w:t>
+              <w:t xml:space="preserve">ISICS: International Symposium on Imitation and Convergence in Speech 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Aix-en-Provence, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983743v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listener's responses during storytelling in French Conversation</w:t>
               </w:r>
@@ -8195,51 +8195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8290,51 +8290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Espesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8478,558 +8478,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of syllable boundaries in spontaneous speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edlira Cela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference on Language Resources and Evaluation (LREC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2010, La Valette, Malta. pp.3285-3292</w:t>
+              <w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393609v1</w:t>
+                <w:t xml:space="preserve">hal-01720424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche automatique d'hétéro-répétitions dans un dialogue oral spontané</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Annotation automatique en syllabes d'un dialogue oral spontané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541976v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prosody in a corpus of French spontaneous speech: perception, annotation and prosody ~ syntax interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bruno</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irina Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t>
+              <w:t xml:space="preserve">Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720424v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation automatique en syllabes d'un dialogue oral spontané</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Recherche automatique d'hétéro-répétitions dans un dialogue oral spontané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Nesterenko</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIèmes Journées d'..tude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542147v1</w:t>
+                <w:t xml:space="preserve">hal-00541976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosody in a corpus of French spontaneous speech: perception, annotation and prosody ~ syntax interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Automatic detection of syllable boundaries in spontaneous speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Nesterenko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Chicago, United States</w:t>
+              <w:t xml:space="preserve">7th International conference on Language Resources and Evaluation (LREC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2010, La Valette, Malta. pp.3285-3292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709330v1</w:t>
+                <w:t xml:space="preserve">hal-01393609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t>
               </w:r>
@@ -10055,57 +10055,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Rauzy</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10137,100 +10137,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360351v1</w:t>
+                <w:t xml:space="preserve">hal-05396305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rauzy</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10256,57 +10256,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396305v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10500,51 +10500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthille Pallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10651,51 +10651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthille Pallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t>
@@ -10849,51 +10849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does prosody play a specific role in conversational humor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salvatore Attardo, Manuela Maria Wagner and Eduardo Urios-Aparisi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prosody and Humor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.143-165, 2013</w:t>
@@ -11238,77 +11238,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klim Peshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11352,51 +11352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From persuasive behavior analysis in human-human and human-machine interaction to a coding scheme for the design of virtual agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11479,51 +11479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rauzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11813,51 +11813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E26A0B82"/>
+    <w:nsid w:val="D43297E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12044,51 +12044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roxane-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0448-5506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188159053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307513v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9315" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513024v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380697v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maury-Rouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.939" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chanet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chafcouloff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301905v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Granier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012429700003636" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Yamasaki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-196" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-123" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435027v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Elias Penteado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793218v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastriani Camilla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mastriani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Porhet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire De Montcheuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136816" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462259v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorish" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500718v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231907v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510672v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510674v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541976v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709330v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135439v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grobet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatolo Renata" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142963v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03500277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roxane-bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0448-5506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188159053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2026.2617245" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307513v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mazzocconi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hidalgo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hallart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2025_JSLHR-25-00325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1081586" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.6079" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4819" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sneed German" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653325v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9315" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513024v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2017.02.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02149290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00705" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380697v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689574v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maury-Rouan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.939" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241553v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chanet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Di Cristo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chafcouloff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312254v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301905v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Granier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548989v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Cherni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012429700003636" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623038v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyoshi Yamasaki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-196" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773567v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Marty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-123" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270365v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893898v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355386v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Elias Penteado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793218v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mastriani Camilla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mastriani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Porhet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire De Montcheuil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3136755.3136816" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462259v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462177v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorish" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02160095v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231893v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gorisch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Gor&#232;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507719v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507718v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983743v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P&#233;ri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bruxelles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jouin-Chardon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510674v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514695v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boutora" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709330v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541976v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393609v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135439v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Traverso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grobet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galatolo Renata" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908190v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481673v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433876v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265188v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142963v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03500277v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>