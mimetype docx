--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -177,1485 +177,1496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Iñigo d’Avalos, l’identité réinventée » dans Les noblesses transnationales, Albane Cogné, Bertrand Goujon et Eric Hassler éds., Tours, Presses universitaires de Tours, à paraître</w:t>
+                <w:t xml:space="preserve">« Les fils de chevaliers dans l’hôtel de Pierre le Cérémonieux : superfétatoires, donc essentiels ? », dans Nobis bene et fideliter servire. Les hôtels des princes et des princesses au Moyen Âge, Lauréane Badoux, Simon Frei et Eva Pibiri, éds., Peter Lang, à paraître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Chilà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo d’Avalos, l’identité réinventée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Chilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Albane Cogné, Bertrand Goujon et Eric Hassler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les noblesses transnationales en Europe, XIIIe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.27-46, 2026, 978-2-38605-022-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les fils de chevaliers dans l’hôtel de Pierre le Cérémonieux : superfétatoires, donc essentiels ? », dans Nobis bene et fideliter servire. Les hôtels des princes et des princesses au Moyen Âge, Lauréane Badoux, Simon Frei et Eva Pibiri, éds., Peter Lang, à paraître</w:t>
+                <w:t xml:space="preserve">Un transfert culturel entre cours, la fonction de maître rational de la Sicile à la couronne d’Aragon et aux états angevins (XIIIe – XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Chilà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05458521v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles, réseaux et échanges curiaux au Moyen Âge, actes du 52e Congrès de la SHMESP – 43es Rencontres du RMBLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couronne d’Aragon au XVe siècle, un empire méditerranéen ? Exploration historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Chilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cultures politiques dans la péninsule Ibérique et au Maghreb (VIIIe – XVe siècle). 3, Expériences impériales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.143-156, 2020, 978-2-35613-351-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cour en ville, au quotidien. Alphonse le Magnanime et Naples (1442-1458)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Chilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Beauchamp; Antoni Furió; Germán Gamero Igea; María Narbona Cárceles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acoger, abastecer y finaciar la corte. Las relaciones entre las cortes ibéricas y las sociedades urbanas a finales de la edad media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicacions de la Universitat de València</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-52, 2019, 978-84-9134-483-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secreta secretorum. La correspondance codée d’Alphonse le Magnanime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Chilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures grises, Les instruments de travail des administrations (XIIe-XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Chartes, pp.187-209, 2019, 978-2-35723-146-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disciplina sociale alla corte a Napoli sotto Alfonso il Magnanimo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Chilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguaggi e ideologie nel Regno di Napoli in età aragonese (1442-1503). Forme della legittimazione e sistemi di governo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.179-194, 2018, 2532-9898</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fête urbaine plutôt que le rite curial : Alphonse le Magnanime et Naples (1442-1458)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Chilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Carrangeot; Bruno Laurioux; Vincent Puech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rituels et cérémonies de cour, de l’Empire romain à l’âge baroque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.39-60, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.20846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hommes du roi. Essai de sociologie administrative sous le règne d’Alphonse le Magnanime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Chilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alice Carette; Rafael M. Girón-Pascual; Raúl González Arévalo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et États d’Espagne et d’Italie aux XVe et XVIe siècles : échanges et interactions politiques, militaires et économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.301-320, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueillir à la cour les élites itinérantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Chilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Giuliato; Marta Peguera-Poch; Stephano Simiz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance dans sa diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, pp.223-238., 2015, 978-2-917030-09-7 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse le Magnanime et la discipline des comportements curiaux à Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Chilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passions et pulsions à la cour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sismel, pp.171-189, 2015, 978-88-8450-653-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces curiaux et espaces de la communication politique dans le Royaume de Naples sous le règne d’Alphonse le Magnanime (1442-1458)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Chilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cour et la ville dans l’Europe du Moyen Âge et des Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, Brepols Publishers, pp.105-116, 2015, Studies in European Urban History (1100-1800), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.SEUH-EB.5.103474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il y en a plein la ville ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Chilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arriver en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.145-159, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites curiales au miroir du stéréotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Chilà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miroir des autres, reflet de soi : stéréotypes, politique et société dans le monde romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.195-212, 2013, 978-2-35692-105-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Chilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pluchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arriver en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.7-14, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux, forgeries, contrefaçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rajohnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Lesgourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Chilà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Concordances, 978-2-84016-506-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arriver en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Chilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pluchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de la Sorbonne, 2013, 9782859447243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.26615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Arriver’ en ville : les migrants en milieu urbain au Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quertier Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Chilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pluchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Quertier; Roxane Chilà; Nicolas Pluchot. Publications de la Sorbonne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02985016v1</w:t>
-              </w:r>
-[...1018 lines deleted...]
-                <w:t xml:space="preserve">hal-03580591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2542,51 +2553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Chil&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rajohnson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lesgourgues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/concordances-n-1-faux-forgeries-contrefacons/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591659v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quertier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pluchot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26615" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quertier C&#233;dric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/acoger-abastecer-y-financiar-la-corte.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20846" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.103474" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26699" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2021.106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33158" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.9553" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6350" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ahs.2014.0016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01144965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON30074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458502v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Chil&#224;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458541v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798341v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580822v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/acoger-abastecer-y-financiar-la-corte.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580646v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20846" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.5.103474" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quertier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pluchot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26636" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128376v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rajohnson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lesgourgues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/concordances-n-1-faux-forgeries-contrefacons/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591659v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26615" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quertier C&#233;dric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2021.106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.33158" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.9553" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.6350" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ahs.2014.0016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01144965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON30074" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>