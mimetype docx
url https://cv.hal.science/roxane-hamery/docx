--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -609,169 +609,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teresa Castro, Perig Pitrou, Marie Rebecchi (dir.), Puissance du végétal et cinéma animiste : la vitalité révélée par la technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique d'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cinéma pousse-t-il la jeunesse au crime ? Généalogie d’une peur sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60, pp.53-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823486v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04829927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le cinéma scientifique en France : retour sur une construction historiographique »,</w:t>
               </w:r>
@@ -847,207 +847,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Science et cinéma / sous la direction de Jacqueline Nacache, Février (71), pp.106-172</w:t>
+              <w:t xml:space="preserve">, 2013, 71, pp.160-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727543v1</w:t>
+                <w:t xml:space="preserve">hal-04823448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma scientifique et l’enregistrement des couleurs naturelles : Des expériences pionnières à la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le cinéma en couleur, usages et procédés avant la fin des années 1950, Hiver (71), pp.229-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science, surréalisme et réalisme ontologique : regards croisés autour des films de Jean Painlevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 71, pp.160-172</w:t>
+              <w:t xml:space="preserve">, 2013, Science et cinéma / sous la direction de Jacqueline Nacache, Février (71), pp.106-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01727499v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ciné-clubs dans la tourmente. La querelle du non commercial (1948-1955)</w:t>
               </w:r>
@@ -1096,510 +1096,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Franju par Georges Franju : le discours de la méthode à l'épreuve des films</w:t>
+                <w:t xml:space="preserve">« Georges Franju par Georges Franju : le discours de la méthode à l’épreuve des films »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Le Mystère Franju / sous la direction de Franck Lafond, 4e trimestre (411), pp.153-158</w:t>
+              <w:t xml:space="preserve">, 2011, "Le mystère Franju" (141), pp.153-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727715v1</w:t>
+                <w:t xml:space="preserve">hal-04823463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Georges Franju par Georges Franju : le discours de la méthode à l’épreuve des films »</w:t>
+                <w:t xml:space="preserve">Expérimentation, déterminisme : la science à l'oeuvre chez Franju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, "Le mystère Franju" (141), pp.153-157</w:t>
+              <w:t xml:space="preserve">, 2011, Le Mystère Franju / sous la direction de Franck Lafond, 4e trimestre (411), pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823463v1</w:t>
+                <w:t xml:space="preserve">hal-01727704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation, déterminisme : la science à l'oeuvre chez Franju</w:t>
+                <w:t xml:space="preserve">« Expérimentation, déterminisme : la science à l’œuvre chez Franju »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Le Mystère Franju / sous la direction de Franck Lafond, 4e trimestre (411), pp.14-19</w:t>
+              <w:t xml:space="preserve">, 2011, "Le mystère franju" (141), pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727704v1</w:t>
+                <w:t xml:space="preserve">hal-04823467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Expérimentation, déterminisme : la science à l’œuvre chez Franju »</w:t>
+                <w:t xml:space="preserve">Georges Franju par Georges Franju : le discours de la méthode à l'épreuve des films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, "Le mystère franju" (141), pp.14-19</w:t>
+              <w:t xml:space="preserve">, 2011, Le Mystère Franju / sous la direction de Franck Lafond, 4e trimestre (411), pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823467v1</w:t>
+                <w:t xml:space="preserve">hal-01727715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debussy tel qu'en lui-même le cinéma l'a vu et entendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XVII/2 (2), pp.71-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">les Arabesques des Dulac et Mitry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (2), pp.71-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Klein : tous les états de l'image - l'image dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligeia, dossiers sur l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97-98-99-100, pp.160-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627724v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01727721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cinéma et enseignement : la formidable leçon d’irrévérence de Jean Painlevé »</w:t>
               </w:r>
@@ -1646,51 +1646,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1818,1675 +1818,1718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Science, art et technique : autour des conférences de Jean Painlevé sur la technique cinématographique au CNAM (novembre-décembre 1937)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude dans le cadre de l’exposition Jean Painlevé, les pieds dans l’eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Point du Jour, Oct 2024, Cherbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques enjeux de la création cinématographique collective avec les jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De quelques enjeux de la création cinématographique collective avec les jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ligue de l'enseignement/FOL57, Dec 2024, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objectif mer : l’océan filmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouat-Ferlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie-Emmanuelle Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tralongo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude autour de l’exposition Objectif Mer : l’océan filmé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de recherche sur l’histoire du cinéma; CinEx-International Database of Cinema Exhibitions; Ecole nationale des Chartres; Musée national de laMarine, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfances dans la rue : chapardeurs, prostituées, vagabonds, figurants (19e-20e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Niget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e Rendez-vous de l’histoire : La Ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Rendez-vous de l’histoire de Blois; Protection judiciaire de la jeunesse, Oct 2024, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Films et séances cinématographiques pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Films et séances cinématographiques pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de la littérature pour la jeunesse de la BNF, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire des films avec des jeunes : méthodes pédagogiques et modèles de réalisation dans les années 1950-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner les arts du spectacle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Horeaux; Valérie Vignaux; Université de Caen, Oct 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Science, art et technique : autour des conférences de Jean Painlevé sur la technique cinématographique au CNAM (novembre-décembre 1937)</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinéma, imitation et crime : autour de la loi la “loi sur les tribunaux pour enfants et adolescents et la liberté surveillée” de 1912</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude dans le cadre de l’exposition Jean Painlevé, les pieds dans l’eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Point du Jour, Oct 2024, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">Les écrans de la délinquance juvénile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roxane Hamery; Sébastien Le Pajolec; Université Paris 1 Panthéon Sorbonne, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De quelques enjeux de la création cinématographique collective avec les jeunesse</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un paradigme journalistique nouveau ? Ecrire sur le cinéma pour la jeunesse dans les années 1950-1960 : les apports de Bianka Zazzo et Jacqueline Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De quelques enjeux de la création cinématographique collective avec les jeunesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ligue de l'enseignement/FOL57, Dec 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Le journalisme de cinéma en France : mise en perspective historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Myriam Juan; Valérie Vignaux; IMEC; Université Caen Normandie, Apr 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tralongo</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelle étoffe les héros sont-ils faits ? Autour d’une querelle sur les modèles cinématographiques offerts à la jeunesse française (1945-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude autour de l’exposition Objectif Mer : l’océan filmé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de recherche sur l’histoire du cinéma; CinEx-International Database of Cinema Exhibitions; Ecole nationale des Chartres; Musée national de laMarine, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Succès et échecs de l’héroïsation de l’Antiquité à l’actualité européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Gangloff; Evelyne Cohen; Université Rennes 2, Jan 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">David Niget</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma de François Truffaut et l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Rendez-vous de l’histoire : La Ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Rendez-vous de l’histoire de Blois; Protection judiciaire de la jeunesse, Oct 2024, Blois, France</w:t>
+              <w:t xml:space="preserve">Inauguration de l’espace François-Truffaut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale de la protection judiciaire de la jeunesse, Dec 2023, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l’appropriation et des usages de la caméra par les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre sur la création partagée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union française du film pour l’enfance et la jeunesse; Maison Internationale de Rennes, Dec 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cinéma, imitation et crime : autour de la loi la “loi sur les tribunaux pour enfants et adolescents et la liberté surveillée” de 1912</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés d’enfants et utopies sociales dans cinq classiques de ciné-clubs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écrans de la délinquance juvénile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roxane Hamery; Sébastien Le Pajolec; Université Paris 1 Panthéon Sorbonne, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Amitiés d’enfance, littérature et cinéma (XIX-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Servoise; Delphine Letort; Université Le Mans, Jun 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science, art et technique : autour des conférences de Jean Painlevé sur la technique cinématographique au CNAM (novembre-décembre 1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude organisée dans le cadre de l’exposition Jean Painlevé au Jeu de Paume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Nardone; Catherine Radka; CNAM, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sociétés d’enfants et utopies sociales dans cinq classiques de ciné-clubs français</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écran criminogène : genèse des thèses sur la dangerosité du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amitiés d’enfance, littérature et cinéma (XIX-XXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Servoise; Delphine Letort; Université Le Mans, Jun 2022, Le Mans, France</w:t>
+              <w:t xml:space="preserve">séminaire Imago &amp; histoires des objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esther Dhoux; Sylvain Lesage, Jan 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séduction de l’innocent : conditions d’émergence et enjeux des pratiques d’encadrement cinématographique de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire d’Histoire culturelle du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabrielle Chomentowski; Myriam Juan; Mélisande Leventopoulos; Stéphanie Emmanuelle Louis; Guillaume Vernet; IHTP, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ténèbres empoissonnées ? Cinéma, jeunesse et délinquance de la Libération aux années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaires Enfants modèles : catégories, récits, expériences. 19e-21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Samuel Boussion; Jean-Christophe Coffin; Philippe Fabry; Mathias Gardet; Antoine Rivière; CNRS; Université Paris 8 Saint-Denis, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique culturelle du cinéma dans les années 1950-1960 : regards sur les enjeux d’un gouvernement de la culture et par la culture</w:t>
+                <w:t xml:space="preserve">« Le 16 mm, une technique entre utopie et promotion d’un cinéma libre : études de manifestations et discours entre 1963 et 1966 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Nicolazic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques du cinéma amateur : problèmes d’archives, problèmes d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benoît Turquéty et Stéphane Tralongo, Nov 2018, Lausanne ( CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Painlevé : possibilités et limites du film d'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Cinéma et éducation : autour des films fixes et du cinéma éducateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARHRA, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice des mineurs et les ciné-clubs de jeunes dans l'après Seconde guerre mondiale : un modèle préventif et correctif de la délinquance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Cinémas d’éducation populaire. Pratiques cinématographiques en terrain non commercial après 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des étudiants en histoire du cinéma de l'Université Paris 1 Panthéon-Sorbonne (CERHEC), Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le film criminel américain, école de gangstérisme ? Débats sur la jeunesse délinquante et le cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Le Retour des films américains en Europe, économie, politique, esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Mar 2013, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postérité de Jean Comandon : entre science, technique, pédagogie et avant-garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Jean Comandon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque Nationale de France, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyager en quête d'art : la production écrite et filmée de Max-Pol Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Max-Pol Fouchet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen; Centre de Recherche d’Histoire Quantitative; IMEC, Dec 2011, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01727763v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max-Pol Fouchet : &amp;quot;montrer la qualité humaine de toute forme d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude consacrée aux producteurs de films sur l'art à la télévision française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Oct 2011, Rennes France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les films sur l'art d'Afrique noire : entre colonialisme, ethnologie et histoire de l'art. France/Belgique (1945-1961)</w:t>
               </w:r>
@@ -3535,165 +3578,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyager en quête d'art : la production écrite et filmée de Max-Pol Fouchet</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que la recherche en cinéma ? De quelques points de réflexion sur les champs disciplinaires et leurs outils méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Max-Pol Fouchet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen; Centre de Recherche d’Histoire Quantitative; IMEC, Dec 2011, Caen, France</w:t>
+              <w:t xml:space="preserve">séminaire Identités et mobilisations politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727844v1</w:t>
+                <w:t xml:space="preserve">halshs-00627739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max-Pol Fouchet : &amp;quot;montrer la qualité humaine de toute forme d'art</w:t>
+                <w:t xml:space="preserve">Éprouver son amour, réprouver son désir, Trouble every day de Claire Denis ou les tourments du savant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude consacrée aux producteurs de films sur l'art à la télévision française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Oct 2011, Rennes France</w:t>
+              <w:t xml:space="preserve">Colloque international Le Savant fou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727864v1</w:t>
+                <w:t xml:space="preserve">halshs-00627730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art, science et politique, Jean Painlevé ou le dialogue du geste et de l'esprit</w:t>
               </w:r>
@@ -3758,1122 +3801,984 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filmer l'acte de création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Rennes, France. pp.145-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627720v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00627730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'écran géant à l'espace domestique. Histoires et esthétiques des formats cinématographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Daniellou; Roxane Hamery; Grégory Wallet. Presses universitaires de Rennes, 2023, PUR-Cinéma, 978-2-7535-8717-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Simon Daniellou</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des écrans pour grandir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFRHC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Histoire culturelle du cinéma, 9782370290298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ténèbres empoisonnées? : cinéma, jeunesse et délinquance de la Libération aux années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFRHC (Association française de recherche sur l'histoire du cinéma), pp.399, 2017, 9782370290199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de vue et point d'écoute au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roxane Hamery</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Fiant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Simon Daniellou; Roxane Hamery; Grégory Wallet. Presses universitaires de Rennes, 2023, PUR-Cinéma, 978-2-7535-8717-5</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Massuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 2017, Le Spectaculaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFRHC</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Histoire culturelle du cinéma, 9782370290298</w:t>
+                <w:t xml:space="preserve">hal-04493804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de vue et point d'écoute au cinéma : approches techniques / sous la direction de Antony Fiant, Roxane Hamery et Jean-Baptiste Massuet ; [contributions de Jean-Louis Comolli, Martin Barnier, Meriam Ouertani,... [et al.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Fiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Massuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287, 2017, 978-2-7535-5691-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Epstein : actualité et postérités / sous la direction de Roxane Hamery et Éric Thouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.317, 2016, 978-2-7535-4318-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télévision et les arts. Soixante années de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, "Le spectaculaire", 9782753529229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.75698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia-Laure THIVAT (dir.), PEINTRES CINEASTES, LIGEIA N° 97-98-99-100, janvier-juin 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia-Laure Thivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Savettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIGEIA, pp.249, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Varda : le cinéma et au-delà / sous la direction de Antony Fiant, Roxane Hamery et Eric Thouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">AFRHC (Association française de recherche sur l'histoire du cinéma), pp.399, 2017, 9782370290199</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Fiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.257, 2009, 978-2-7535-0815-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Painlevé, Le Cinéma au cœur de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 312 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Court métrage français de 1945 à 1968 (2) Documentaire, fiction : allers-retours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727425v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antony Fiant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes. 2017, Le Spectaculaire</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. , 2008, "Le Spectaculaire", 9782753506749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...394 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4883,1093 +4788,1093 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie du cinéma amateur à l’aune des discours sur la couleur (1935-1965)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bérénice Bonhomme; Simon Daniellou; Priska Morrissey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la photographie du film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.146-161, 2025, PUR-cinéma, 9782753597402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelle étoffe les héros sont-ils faits ? Autour d’une querelle sur les modèles cinématographiques offerts à la jeunesse française (1945-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Gangloff; Évelyne Cohen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Succès et échecs de l’héroïsation de l’Antiquité à l’actualité européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.227-241, 2025, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cinémascope au ciné-club. L’accueil et l’intégration de l’écran large anamorphique dans les cercles de culture cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Daniellou; Roxane Hamery; Grégory Wallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’écran géant à l'espace domestique : Histoires et esthétiques des formats cinématographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.182-197, 2023, PUR-cinéma, 9782753587175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement de l’onde et les remous du monde : une bio-filmographie de Jean Painlevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pia Viewing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Painlevé, les pieds dans l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lienart; musée du Jeu de Paume, pp.266-287, 2022, 978-2-35906-380-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bretagne et cinéma / dossier dirigé par Roxane Hamery et Eric Thouvenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thouvenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Epstein, le revenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Epstein : actualité et postérités / sous la direction de Roxane Hamery et Éric Thouvenel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-15, 2016, 978-2-7535-4318-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01727731v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma amateur à la l'UFOLEIS et à la FFCC : du loisir bourgeois à l'action militante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'amateur en cinéma : un autre paradigme : histoire, esthétique, marges et institutions : colloque international, Tours - Centre d'études supérieures de la Rennaissance de l'Université François Rabelais, 23 - 24 juin 2015 / sous la direction de Valérie Vignaux et Benoît Turquety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de recherche sur l'histoire du cinéma, pp.125-147, 2016, 978-2-3702-9010-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanson d'Ar-Mor et Une visite à l'Ouest-Eclair, genèse et diffusion de deux films bretons de Jean Epstein produits par l'Ouest-Eclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Dagneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Epstein : actualité et postérités / sous la direction de Roxane Hamery et Éric Thouvenel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.19-34, 2016, 978-2-7535-4318-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel modèle d'éducation cinématographique dans Image et Son ? Une étude radiographique de la revue entre 1946 et 1969</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ligue de l'enseignement et le cinéma : une histoire de l'éducation à l'image, 1945-1989 / sous la direction de Frédéric Gimello-Mesplomb, Pascal Laborderie et Léo Souillés-Debats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC (Association française de recherche sur l'histoire du cinéma), pp.138-157, 2016, 978-2-37029-012-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les films sur l’art d’Afrique noire : entre colonialisme, ethnologie et histoire de l’art. France/Belgique (1945-1961)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le film sur l'art : entre histoire de l'art et documentaire de création : actes du colloque international tenu à l'université de Lausanne les 14, 15 et 16 avril 2011 / sous la direction de Valentine Robert, Laurent Le Forestier, François Albéra ; avec la collaboration de Kornelia Imesch et Mario Lüscher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.69-84, 2015, 978-2-7535-3604-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Fiant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Massuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Antony Fiant, Roxane Hamery et Jean-Baptiste Massuet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Point de vue et point d'écoute au cinéma : approches techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-14, 2015, 978-2-7535-5691-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éprouver son amour, réprouver son désir, Trouble every day de Claire Denis ou les tourments du savant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le savant fou / sous la direction de Hélène Machinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.451-461, 2013, 978-2-7535-2274-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer les arts aux débuts de la télévision : de la grande utopie à la remise en question du media de masse comme outil pédagogogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filmer l'artiste au travail : actes des journées d'étude organisées entre 2009 et 2011 à l'Université Rennes 2 / par le Laboratoire de recherche en études cinématographiques ; à l'initiative de l’équipe d'accueil Arts : pratiques et poétiques ; sous la direction de Gilles Mouëllic &amp; Laurent Le Forestier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.277-288, 2013, 978-2-7535-2282-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réthorique du double : Les figures inquiétantes de Jean-Louis Barrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cinéastes français à l'épreuve du genre fantastique : socioanalyse d'une production artistique / sous la direction de Frédéric Gimello-Mesplomb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.109-128, 2012, 978-2-296-96805-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5979,105 +5884,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engouement des jeunes pour un certain cinéma éveille la suspicion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6145,51 +6050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEBFC161"/>
+    <w:nsid w:val="C40BF808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6376,51 +6281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roxane-hamery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3589-6537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083691537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05422463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155qx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Peton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rescigno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Souill&#233;s-Debats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823486v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04829927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouat-Ferlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mannoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tralongo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05347037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05347103v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Palma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nicolazic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727857v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727763v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Frangne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mou&#235;llic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daniellou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Wallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afrhc.fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Fiant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Massuet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01894580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4515" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01670101v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8345/la-television-et-les-arts" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75698" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Savettieri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04891846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493796v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9243/de-l-ecran-geant-a-l-espace-domestique" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727470v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01670324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Dagneaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727518v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roxane-hamery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3589-6537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083691537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05422463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155qx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Peton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rescigno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Souill&#233;s-Debats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04829927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouat-Ferlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mannoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tralongo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05347037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nicolazic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Frangne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mou&#235;llic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daniellou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Wallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afrhc.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493804v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Fiant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Massuet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01894580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4515" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01670101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8345/la-television-et-les-arts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75698" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Savettieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04891846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9243/de-l-ecran-geant-a-l-espace-domestique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01670324v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Dagneaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>