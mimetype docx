--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -847,207 +847,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Science et cinéma / sous la direction de Jacqueline Nacache, Février (71), pp.106-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, surréalisme et réalisme ontologique : regards croisés autour des films de Jean Painlevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliage : Culture - Science - Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71, pp.160-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma scientifique et l’enregistrement des couleurs naturelles : Des expériences pionnières à la norme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le cinéma en couleur, usages et procédés avant la fin des années 1950, Hiver (71), pp.229-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727499v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01727543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ciné-clubs dans la tourmente. La querelle du non commercial (1948-1955)</w:t>
               </w:r>
@@ -1096,96 +1096,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Georges Franju par Georges Franju : le discours de la méthode à l’épreuve des films »</w:t>
+                <w:t xml:space="preserve">Georges Franju par Georges Franju : le discours de la méthode à l'épreuve des films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, "Le mystère Franju" (141), pp.153-157</w:t>
+              <w:t xml:space="preserve">, 2011, Le Mystère Franju / sous la direction de Franck Lafond, 4e trimestre (411), pp.153-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823463v1</w:t>
+                <w:t xml:space="preserve">hal-01727715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation, déterminisme : la science à l'oeuvre chez Franju</w:t>
               </w:r>
@@ -1234,165 +1234,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Expérimentation, déterminisme : la science à l’œuvre chez Franju »</w:t>
+                <w:t xml:space="preserve">« Georges Franju par Georges Franju : le discours de la méthode à l’épreuve des films »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, "Le mystère franju" (141), pp.14-19</w:t>
+              <w:t xml:space="preserve">, 2011, "Le mystère Franju" (141), pp.153-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823467v1</w:t>
+                <w:t xml:space="preserve">hal-04823463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Franju par Georges Franju : le discours de la méthode à l'épreuve des films</w:t>
+                <w:t xml:space="preserve">« Expérimentation, déterminisme : la science à l’œuvre chez Franju »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Le Mystère Franju / sous la direction de Franck Lafond, 4e trimestre (411), pp.153-158</w:t>
+              <w:t xml:space="preserve">, 2011, "Le mystère franju" (141), pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727715v1</w:t>
+                <w:t xml:space="preserve">hal-04823467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debussy tel qu'en lui-même le cinéma l'a vu et entendu</w:t>
               </w:r>
@@ -1680,1360 +1680,1360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rebelles et martyres : figures de délinquantes dans le cinéma français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur le genre pour le portail Enfant de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Protection judiciaire de la jeunesse, Oct 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les délinquances juvéniles au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Rencontres Jeunesse et justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Colonie, Oct 2025, Belle-Île-en-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rebelles et martyres : figures de délinquantes dans le cinéma français</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire des films avec des jeunes : méthodes pédagogiques et modèles de réalisation dans les années 1950-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude sur le genre pour le portail Enfant de justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Protection judiciaire de la jeunesse, Oct 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Enseigner les arts du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Horeaux; Valérie Vignaux; Université de Caen, Oct 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science, art et technique : autour des conférences de Jean Painlevé sur la technique cinématographique au CNAM (novembre-décembre 1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude dans le cadre de l’exposition Jean Painlevé, les pieds dans l’eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Point du Jour, Oct 2024, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques enjeux de la création cinématographique collective avec les jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De quelques enjeux de la création cinématographique collective avec les jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ligue de l'enseignement/FOL57, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectif mer : l’océan filmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouat-Ferlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie-Emmanuelle Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tralongo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude autour de l’exposition Objectif Mer : l’océan filmé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de recherche sur l’histoire du cinéma; CinEx-International Database of Cinema Exhibitions; Ecole nationale des Chartres; Musée national de laMarine, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Films et séances cinématographiques pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Films et séances cinématographiques pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de la littérature pour la jeunesse de la BNF, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfances dans la rue : chapardeurs, prostituées, vagabonds, figurants (19e-20e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Niget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Rendez-vous de l’histoire : La Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Rendez-vous de l’histoire de Blois; Protection judiciaire de la jeunesse, Oct 2024, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Films et séances cinématographiques pour la jeunesse</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l’appropriation et des usages de la caméra par les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Films et séances cinématographiques pour la jeunesse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national de la littérature pour la jeunesse de la BNF, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre sur la création partagée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union française du film pour l’enfance et la jeunesse; Maison Internationale de Rennes, Dec 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faire des films avec des jeunes : méthodes pédagogiques et modèles de réalisation dans les années 1950-1970</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un paradigme journalistique nouveau ? Ecrire sur le cinéma pour la jeunesse dans les années 1950-1960 : les apports de Bianka Zazzo et Jacqueline Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les arts du spectacle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Horeaux; Valérie Vignaux; Université de Caen, Oct 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Le journalisme de cinéma en France : mise en perspective historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Myriam Juan; Valérie Vignaux; IMEC; Université Caen Normandie, Apr 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelle étoffe les héros sont-ils faits ? Autour d’une querelle sur les modèles cinématographiques offerts à la jeunesse française (1945-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Succès et échecs de l’héroïsation de l’Antiquité à l’actualité européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Gangloff; Evelyne Cohen; Université Rennes 2, Jan 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma de François Truffaut et l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inauguration de l’espace François-Truffaut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale de la protection judiciaire de la jeunesse, Dec 2023, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma, imitation et crime : autour de la loi la “loi sur les tribunaux pour enfants et adolescents et la liberté surveillée” de 1912</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écrans de la délinquance juvénile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roxane Hamery; Sébastien Le Pajolec; Université Paris 1 Panthéon Sorbonne, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un paradigme journalistique nouveau ? Ecrire sur le cinéma pour la jeunesse dans les années 1950-1960 : les apports de Bianka Zazzo et Jacqueline Lajeunesse</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, art et technique : autour des conférences de Jean Painlevé sur la technique cinématographique au CNAM (novembre-décembre 1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Le journalisme de cinéma en France : mise en perspective historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Myriam Juan; Valérie Vignaux; IMEC; Université Caen Normandie, Apr 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude organisée dans le cadre de l’exposition Jean Painlevé au Jeu de Paume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Nardone; Catherine Radka; CNAM, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés d’enfants et utopies sociales dans cinq classiques de ciné-clubs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitiés d’enfance, littérature et cinéma (XIX-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Servoise; Delphine Letort; Université Le Mans, Jun 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Science, art et technique : autour des conférences de Jean Painlevé sur la technique cinématographique au CNAM (novembre-décembre 1937)</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ténèbres empoissonnées ? Cinéma, jeunesse et délinquance de la Libération aux années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude organisée dans le cadre de l’exposition Jean Painlevé au Jeu de Paume</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robert Nardone; Catherine Radka; CNAM, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaires Enfants modèles : catégories, récits, expériences. 19e-21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Samuel Boussion; Jean-Christophe Coffin; Philippe Fabry; Mathias Gardet; Antoine Rivière; CNRS; Université Paris 8 Saint-Denis, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écran criminogène : genèse des thèses sur la dangerosité du cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Imago &amp; histoires des objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Esther Dhoux; Sylvain Lesage, Jan 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séduction de l’innocent : conditions d’émergence et enjeux des pratiques d’encadrement cinématographique de la jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire d’Histoire culturelle du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gabrielle Chomentowski; Myriam Juan; Mélisande Leventopoulos; Stéphanie Emmanuelle Louis; Guillaume Vernet; IHTP, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833663v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04833657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le 16 mm, une technique entre utopie et promotion d’un cinéma libre : études de manifestations et discours entre 1963 et 1966 »</w:t>
               </w:r>
@@ -3371,480 +3371,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les films sur l'art d'Afrique noire : entre colonialisme, ethnologie et histoire de l'art. France/Belgique (1945-1961)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le film sur l'art, entre histoire de l'art et documentaire de création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voyager en quête d'art : la production écrite et filmée de Max-Pol Fouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Max-Pol Fouchet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen; Centre de Recherche d’Histoire Quantitative; IMEC, Dec 2011, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max-Pol Fouchet : &amp;quot;montrer la qualité humaine de toute forme d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude consacrée aux producteurs de films sur l'art à la télévision française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Oct 2011, Rennes France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Roxane Hamery</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art, science et politique, Jean Painlevé ou le dialogue du geste et de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henry Frangne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mouëllic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Le film sur l'art, entre histoire de l'art et documentaire de création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Filmer l'acte de création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Rennes, France. pp.145-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que la recherche en cinéma ? De quelques points de réflexion sur les champs disciplinaires et leurs outils méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Identités et mobilisations politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éprouver son amour, réprouver son désir, Trouble every day de Claire Denis ou les tourments du savant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Le Savant fou</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627730v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00627720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4015,744 +4015,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Point de vue et point d'écoute au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Fiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Massuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 2017, Le Spectaculaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ténèbres empoisonnées? : cinéma, jeunesse et délinquance de la Libération aux années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFRHC (Association française de recherche sur l'histoire du cinéma), pp.399, 2017, 9782370290199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de vue et point d'écoute au cinéma : approches techniques / sous la direction de Antony Fiant, Roxane Hamery et Jean-Baptiste Massuet ; [contributions de Jean-Louis Comolli, Martin Barnier, Meriam Ouertani,... [et al.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Roxane Hamery</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Fiant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Massuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287, 2017, 978-2-7535-5691-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Epstein : actualité et postérités / sous la direction de Roxane Hamery et Éric Thouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.317, 2016, 978-2-7535-4318-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La télévision et les arts. Soixante années de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, "Le spectaculaire", 9782753529229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.75698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia-Laure THIVAT (dir.), PEINTRES CINEASTES, LIGEIA N° 97-98-99-100, janvier-juin 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia-Laure Thivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Durafour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Savettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LIGEIA, pp.249, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Painlevé, Le Cinéma au cœur de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 312 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00627716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Varda : le cinéma et au-delà / sous la direction de Antony Fiant, Roxane Hamery et Eric Thouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antony Fiant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes. 2017, Le Spectaculaire</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thouvenel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.257, 2009, 978-2-7535-0815-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Court métrage français de 1945 à 1968 (2) Documentaire, fiction : allers-retours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...571 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Fiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. , 2008, "Le Spectaculaire", 9782753506749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5183,50 +5183,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel modèle d'éducation cinématographique dans Image et Son ? Une étude radiographique de la revue entre 1946 et 1969</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ligue de l'enseignement et le cinéma : une histoire de l'éducation à l'image, 1945-1989 / sous la direction de Frédéric Gimello-Mesplomb, Pascal Laborderie et Léo Souillés-Debats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRHC (Association française de recherche sur l'histoire du cinéma), pp.138-157, 2016, 978-2-37029-012-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Epstein, le revenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5235,277 +5304,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Epstein : actualité et postérités / sous la direction de Roxane Hamery et Éric Thouvenel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-15, 2016, 978-2-7535-4318-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma amateur à la l'UFOLEIS et à la FFCC : du loisir bourgeois à l'action militante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'amateur en cinéma : un autre paradigme : histoire, esthétique, marges et institutions : colloque international, Tours - Centre d'études supérieures de la Rennaissance de l'Université François Rabelais, 23 - 24 juin 2015 / sous la direction de Valérie Vignaux et Benoît Turquety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de recherche sur l'histoire du cinéma, pp.125-147, 2016, 978-2-3702-9010-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanson d'Ar-Mor et Une visite à l'Ouest-Eclair, genèse et diffusion de deux films bretons de Jean Epstein produits par l'Ouest-Eclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Dagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Epstein : actualité et postérités / sous la direction de Roxane Hamery et Éric Thouvenel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.19-34, 2016, 978-2-7535-4318-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727478v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01727470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les films sur l’art d’Afrique noire : entre colonialisme, ethnologie et histoire de l’art. France/Belgique (1945-1961)</w:t>
               </w:r>
@@ -5560,77 +5560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Fiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Massuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Antony Fiant, Roxane Hamery et Jean-Baptiste Massuet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Point de vue et point d'écoute au cinéma : approches techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-14, 2015, 978-2-7535-5691-1</w:t>
@@ -5653,165 +5653,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Filmer les arts aux débuts de la télévision : de la grande utopie à la remise en question du media de masse comme outil pédagogogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filmer l'artiste au travail : actes des journées d'étude organisées entre 2009 et 2011 à l'Université Rennes 2 / par le Laboratoire de recherche en études cinématographiques ; à l'initiative de l’équipe d'accueil Arts : pratiques et poétiques ; sous la direction de Gilles Mouëllic &amp; Laurent Le Forestier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.277-288, 2013, 978-2-7535-2282-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éprouver son amour, réprouver son désir, Trouble every day de Claire Denis ou les tourments du savant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Hamery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le savant fou / sous la direction de Hélène Machinal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.451-461, 2013, 978-2-7535-2274-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727518v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01727505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réthorique du double : Les figures inquiétantes de Jean-Louis Barrault</w:t>
               </w:r>
@@ -6050,51 +6050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C40BF808"/>
+    <w:nsid w:val="9856E4CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6281,51 +6281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roxane-hamery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3589-6537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083691537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05422463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155qx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Peton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rescigno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Souill&#233;s-Debats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04829927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727543v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouat-Ferlier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mannoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tralongo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05347037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nicolazic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Frangne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mou&#235;llic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daniellou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Wallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afrhc.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493804v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Fiant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Massuet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01894580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4515" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01670101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8345/la-television-et-les-arts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75698" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Savettieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04891846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9243/de-l-ecran-geant-a-l-espace-domestique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01670324v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727478v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Dagneaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roxane-hamery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-3589-6537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083691537" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05422463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Hamery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155qx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482314v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Peton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rescigno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Souill&#233;s-Debats" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04829927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823437v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727499v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344337v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346764v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouat-Ferlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Emmanuelle Louis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mannoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tralongo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346974v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05346995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05347037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04833600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Nicolazic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727743v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727857v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Frangne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mou&#235;llic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daniellou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Wallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afrhc.fr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Fiant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Massuet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727425v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01894580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4515" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01670101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thouvenel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823154v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8345/la-television-et-les-arts" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.75698" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460123v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Savettieri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727443v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04891846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9243/de-l-ecran-geant-a-l-espace-domestique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727731v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01670324v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727449v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727478v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Dagneaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727488v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01728203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727518v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01727522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04823478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>