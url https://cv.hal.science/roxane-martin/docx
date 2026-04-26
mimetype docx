--- v1 (2026-03-28)
+++ v2 (2026-04-26)
@@ -340,311 +340,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S'inscrire dans un contexte de création scénique européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrique et réception du « théâtre populaire » dans la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.247-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gens de couleur dans trois vaudevilles du XIXe siècle, ouvrage de Lise Schreier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nineteenth-Century French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.vol 46.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Scribe. Un maître de la scène théâtrale et lyrique au XIXe siècle, ouvrage d'Olivier Bara et Jean-Claude Yon (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 182, p. 123-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229761v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03229738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le metteur en scène : un personnage-clé de la réforme romantique</w:t>
               </w:r>
@@ -1047,165 +1047,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valère, ou Voyage dans le cristal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 880-881, pp.145-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;sanctuaire des songes&amp;quot; romantiques de Nohant, ou les mérites comparés du théâtre et du roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482777v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02482842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1794,831 +1794,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le mélodrame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 73, 2021, 9782913718227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, tome V : 1811-1814</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 1, 633p., 2021, 978-2-406-10554-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03229694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, tome V : 1811-1814</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roxane Martin. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol. 1, 633p., 2021, 978-2-406-10554-1</w:t>
+              <w:t xml:space="preserve">, vol. 2, 592p., 2021, 978-2-406-10555-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Les Belles Lettres, 73, 2021, 9782913718227</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Flaubert, Oeuvres complètes, tome IV : 1863-1874</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Flaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Séginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gisèle Seginger; Philippe Dufour; Roxane Martin. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.XXI-1341, 2021, Bibliothèque de la Pléiade, 978-2-07-285674-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, vol. 2, 592p., 2021, 978-2-406-10555-8</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arts de la scène à l'épreuve de l'histoire. Les objets et les méthodes de l'historiographie des spectacles produits sur la scène française (1635-1906)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nordera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roxane Martin; Marina Nordera. Honoré Champion, pp.401, 2019, 978-2-7453-2159-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gustave Flaubert</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, tome IV: 1809-1810</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roxane Martin. Classiques Garnier, 1295p., 2018, 978-2-406-06598-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06598-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Flaubert, Cabinet des fées et Voyages imaginaires, édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roxane Martin. , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, tome III: 1804-1808</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roxane Martin. Classiques Garnier, pp.1234, 2016, 978-2-8124-5111-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin. René-Charles Guilbert de Pixerécourt, Mélodrames, tome II: 1801-1803, Paris, Classiques Garnier, 978-2-8124-3350-4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence de la notion de mise en scène dans le paysage théâtral français 1789-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 257p., 2014, Etudes sur le théâtre et les arts de la scène, 978-2-8124-2114-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2116-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodrames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, 4, pp.XXI-1341, 2021, Bibliothèque de la Pléiade, 978-2-07-285674-7</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 1227 p., 2014, Bibliothèque du théâtre français, 978-2-8124-3348-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...406 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617074v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04620427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, tome 1</w:t>
               </w:r>
@@ -3360,535 +3360,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le chien de Montargis, ou la Forêt de Bondy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cheyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roxane Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, Tome V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Classiques Garnier, pp.635-889, 2021, 978-2-406-10555-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabbrica delle didascalie nel (melo)dramma francese degli anni 1800-1830</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Grazia Porcelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il teatro delle didascalie: dal vaudeville a Beckett</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paccini Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-82, 2021, Il teatro delle didascalie dal vaudeville a Beckett, 978-88-6995-841-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles le Téméraire, ou le Siège de Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara T. Cooper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, Tome V 1811-1814</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Classiques Garnier, pp.891-1198, 2021, 978-2-406-10555-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedaine, figure tutélaire du mélodrame selon Pixerécourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Judith Le Blanc; Raphaëlle Legrand; Marie-Cécile Schang-Norbelly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une œuvre en dialogue : le théâtre de Michel-Jean Sedaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-239, 2021, e-Theatrum mundi, 979-10-231-1585-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/TXLA5206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Petit Carillonneur, ou la Tour ténébreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, Tome V : 1811-1814</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Classiques Garnier, pp.493-623, 2021, 978-2-406-10554-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Précipice ou les Forges de Norvège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, tome V : 1811-1814</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-296, 2021, 978-2-406-10554-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589128v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-03589145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ficelles mélodramatiques à œuvre dans Les Corbeaux</w:t>
               </w:r>
@@ -3954,324 +3954,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aladin à la lampe, la place grandissante des arts de la scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henry Lorrette; Sarah Barbedette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encyclopédie de l'Opéra de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opéra National et Réunion des Musées Nationaux, 2019, 978-2-7118-7409-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dramaturgie sonore du mélodrame, ou le spectacle de l'audible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’orecchio e l’occhio, Lo spettacolo teatrale, arte delle’ascolto e arte dello sguardo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artemide, pp.64-74, 2019, 978-8875753320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le regard de Clio, la voix de Sénéis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin; Marina Nordera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de la scène à l'épreuve de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.9-20, 2019, 9782745353429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et musique dans la Tour de Nesle : le drame &amp;quot;mélodramatisé&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviane Robardey-Eppstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sculpter l'espace, ou le théâtre d'Alexandre Dumas à la croisée des genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.65-78, 2019, 978-2-406-07446-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07448-9.p.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482713v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-02896770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Citerne</w:t>
               </w:r>
@@ -4505,173 +4505,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Solitaire de la roche noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roxane Martin; Katherine Astbury; Barbara T. Cooper; Sylviane Robardey-Eppstein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélodrames de René-Charles Guilbert de Pixerécourt, tome 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 3, Classiques Garnier, pp.587-712, 2016, Mélodrames, 978-2-8124-5110-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Grand Chasseur, ou l'île des Palmiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin; Katherine Astbury; Barbara t. Cooper; Sylviane Robardey-Eppstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélodrames</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 3, Classiques Garnier, pp.181-262, 2016, 978-2-8124-5110-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896753v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02896759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coulisses de la fabrique du vaudeville dans les années 1800-1820 : savoir-faire scénique et écritures</w:t>
               </w:r>
@@ -6435,51 +6435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229736v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11244-0.p.0047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03599230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.031.0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouche Sabine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Guilbert de Pixer&#233;court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15877-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04331330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14367-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229694v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-v-volume-i-1811-1814-etablissement-du-texte-en.html?displaymode=full" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-v-volume-ii-1811-1814-en.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Flaubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres-completes136" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06598-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620427v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2116-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108908566" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/arts/offenbach-musicien-europeen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara T. Cooper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/une-oeuvre-en-dialogue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TXLA5206" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-v-volume-i-1811-1814.html#" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacinieditore.it/prodotto/teatro-didascalie-vaudeville-beckett/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cheyne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=1062" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07448-9.p.0065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Morrison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-iv-1809-1810.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06866-2.p.0099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896753v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466699v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Olivesi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barducci Nordera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11277-book-08535342-9782745353429.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896788v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229736v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11244-0.p.0047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03599230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.031.0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouche Sabine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Guilbert de Pixer&#233;court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15877-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04331330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14367-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-v-volume-i-1811-1814-etablissement-du-texte-en.html?displaymode=full" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-v-volume-ii-1811-1814-en.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Flaubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres-completes136" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06598-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2116-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108908566" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/arts/offenbach-musicien-europeen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cheyne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacinieditore.it/prodotto/teatro-didascalie-vaudeville-beckett/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara T. Cooper" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/une-oeuvre-en-dialogue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TXLA5206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-v-volume-i-1811-1814.html#" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=1062" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07448-9.p.0065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Morrison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-iv-1809-1810.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06866-2.p.0099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466699v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Olivesi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barducci Nordera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11277-book-08535342-9782745353429.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896788v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>