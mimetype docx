--- v2 (2026-04-26)
+++ v3 (2026-05-30)
@@ -409,169 +409,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gens de couleur dans trois vaudevilles du XIXe siècle, ouvrage de Lise Schreier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nineteenth-Century French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.vol 46.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrique et réception du « théâtre populaire » dans la première moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70, pp.247-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482720v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03229769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Scribe. Un maître de la scène théâtrale et lyrique au XIXe siècle, ouvrage d'Olivier Bara et Jean-Claude Yon (dir.)</w:t>
               </w:r>
@@ -1794,164 +1794,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, tome V : 1811-1814</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roxane Martin. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 1, 633p., 2021, 978-2-406-10554-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mélodrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Belles Lettres, 73, 2021, 9782913718227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620439v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03229694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, tome V : 1811-1814</w:t>
               </w:r>
@@ -2720,3228 +2720,3349 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde. Temporalités du récit, points de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliette Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Fabiano; Agathe Giraud; Florence Naugrette; Clément Scotto di Clemente; Violaine Vielmas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter l’histoire du théâtre : comment et pourquoi ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.135-150, 2026, e-Theatrum mundi, 979-10-231-5196-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/KYVV4824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nineteenth-Century Melodrama, Vaudeville and Entertainment. The Vitality and Richness of a Marginalized Theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Biet and Clare Finburgh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A New History of Theatre in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.206-224, 2024, 9781108908566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781108908566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la musique dans la genèse du projet mélodramatique : analyse des manuscrits de Guilbert de Pixerécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bara; Patrick Taïeb. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique de scène dans le théâtre parlé, des Lumières au Romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.111-130, 2024, 978-2-36781-428-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Suicide ou le Vieux Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélodrames, tome VI : 1815-1818</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.391-620, 2024, 978-2-406-15875-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Monastère abandonné ou la Malédiction paternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélodrames, tome VI : 1815-1818</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.621-835, 2024, 978-2-406-15875-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaubert à l'épreuve de l'image scénique : les décors du Château des cœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliette Azoulai; Philippe Dufour; Gisèle Séginger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flaubert en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.353-371, 2024, 9791037038593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la virago à l'héroïne sentimentale : les représentations de la femme dans le mélodrame (1800-1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rodriguez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le coeur et ses raisons dans l'opéra français au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Belvédère ou la Vallée de l'Etna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélodrames, tome VI : 1815-1818</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.1131-1252, 2024, 978-2-406-15875-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offenbach à la Comédie-Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Yon; Arnold Jacobshagen; Ralf-Olivier Schwarz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offenbach, musicien européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes Sud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-51, 2022, 978-2-330-17132-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabbrica delle didascalie nel (melo)dramma francese degli anni 1800-1830</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Grazia Porcelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il teatro delle didascalie: dal vaudeville a Beckett</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paccini Editore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-82, 2021, Il teatro delle didascalie dal vaudeville a Beckett, 978-88-6995-841-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chien de Montargis, ou la Forêt de Bondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Cheyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, Tome V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Classiques Garnier, pp.635-889, 2021, 978-2-406-10555-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles le Téméraire, ou le Siège de Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara T. Cooper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, Tome V 1811-1814</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Classiques Garnier, pp.891-1198, 2021, 978-2-406-10555-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedaine, figure tutélaire du mélodrame selon Pixerécourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Judith Le Blanc; Raphaëlle Legrand; Marie-Cécile Schang-Norbelly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une œuvre en dialogue : le théâtre de Michel-Jean Sedaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-239, 2021, e-Theatrum mundi, 979-10-231-1585-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/TXLA5206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Précipice ou les Forges de Norvège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roxane Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, tome V : 1811-1814</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-296, 2021, 978-2-406-10554-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Petit Carillonneur, ou la Tour ténébreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, Tome V : 1811-1814</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Classiques Garnier, pp.493-623, 2021, 978-2-406-10554-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ficelles mélodramatiques à œuvre dans Les Corbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Bouchardon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Henry Becque, prince de l'amertume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications numériques du CEREdI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Henry Becque, prince de l'amertume</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dramaturgie sonore du mélodrame, ou le spectacle de l'audible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’orecchio e l’occhio, Lo spettacolo teatrale, arte delle’ascolto e arte dello sguardo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artemide, pp.64-74, 2019, 978-8875753320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladin à la lampe, la place grandissante des arts de la scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry Lorrette; Sarah Barbedette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encyclopédie de l'Opéra de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Opéra National et Réunion des Musées Nationaux, 2019, 978-2-7118-7409-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard de Clio, la voix de Sénéis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin; Marina Nordera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de la scène à l'épreuve de l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.9-20, 2019, 9782745353429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et musique dans la Tour de Nesle : le drame &amp;quot;mélodramatisé&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviane Robardey-Eppstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sculpter l'espace, ou le théâtre d'Alexandre Dumas à la croisée des genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.65-78, 2019, 978-2-406-07446-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07448-9.p.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Citerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Morrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">René-Charles Guilbert de Pixerécourt, Mélodrames, Tome IV : 1809-1810</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-568, 2018, 978-2-406-06598-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molière mis en scène à la Comédie-Française, ou Molière romantisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Bara; G. Forestier; F. Naugrette; A. Sanjuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molière des Romantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.79-105, 2018, 9782705697570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les notions de &amp;quot;peuple&amp;quot; et de &amp;quot;populaire&amp;quot; dans le théâtre de Guilbert de Pixerécourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Bara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre et peuple. De Louis-Sébastien Mercier à Firmin Gémier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.99-114, 2017, Rencontres, 978-2-406-06864-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06866-2.p.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Solitaire de la roche noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin; Katherine Astbury; Barbara T. Cooper; Sylviane Robardey-Eppstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélodrames de René-Charles Guilbert de Pixerécourt, tome 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, tome 3, Classiques Garnier, pp.587-712, 2016, Mélodrames, 978-2-8124-5110-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Chasseur, ou l'île des Palmiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin; Katherine Astbury; Barbara t. Cooper; Sylviane Robardey-Eppstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélodrames</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 3, Classiques Garnier, pp.181-262, 2016, 978-2-8124-5110-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coulisses de la fabrique du vaudeville dans les années 1800-1820 : savoir-faire scénique et écritures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Heyraud; Ariane Martinez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Vaudeville à la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLUG, pp.29- 36, 2015, La fabrique de l'oeuvre, 978-2-84310-315-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Femme à deux maris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélodrames - tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 299-554, 2014, Mélodrames, tome 2, 978-2-8124-3348-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa, ou l'Ermitage du torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méldorame - tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 809-901, 2013, Mélodrames, tome 1, 978-2-8124-0926-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Château des Apennins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélodrame - tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p.685-807, 2013, Mélodrames, tome 1, 978-2-8124-0926-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement de la vengeance dans le mélodrame de René-Charles Guilbert de Pixerécourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bohnert; R. Borderie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques de la vengeance: de la passion à l'action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.79-91, 2013, 978-2-8124-1280-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vengeance dans le mélodrame de René-Charles Guilbert de Pixerécourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régine Borderie; Céline Bohnert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques de la vengeance : de la passion à l'action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.79-91, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La féerie théâtrale au XIX e siècle : de la magie « mise en scène » à la magie de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magie et Magies dans la littérature et les arts du XIXe siècle français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.259-270, 2012, 9782845165311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La féerie théâtrale au XIXe siècle : mise en scène de la magie et magie de la mise en scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Bernard-Griffith; Céline Bricault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magie et magies dans la littérature et les arts du XIXe siècle français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.259-270, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance de la mise en scène et sa théorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Martin; M. Nordera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de la scène à l'épreuve de l'histoire. Les objets et les méthodes de l'historiographie des spectacles produits sur la scène française (1635-1906)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.155-172, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’iconographie comme source dans l’historiographie du ballet français : l’exemple des Galeries théâtrales du premier dix-neuvième siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannina Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Barducci Nordera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roxane Martin; Marina Nordera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts de la scène à l’épreuve de l’histoire : les objets et les méthodes de l’historiographie des spectacles produits sur la scène française (1635-1906). Actes du colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-210, 2011, 9782745353429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03584835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apparition des termes &amp;quot;mise en scène&amp;quot; et &amp;quot;metteur en scène&amp;quot; dans le vocabulaire dramatique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mara Fazio; Pierre Frantz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique du théâtre. Avant la mise en scène (1650-1880)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Desjonquères, pp.19-31, 2010, 9782843211287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaudevilles et mélodrames (1806-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Ledda; Hélène Laplace-Claverie; Florence Naugrette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre français du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Avant-Scène Théâtre, pp.68-93, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parodies intra-dramatiques ou les voix d'une critique en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Bury; Hélène Laplace-Claverie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Miel et le Fiel, la Critique théâtrale en France au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Paris-Sorbonne, pp.97-108, 2008, 9782840505358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voix de la parodie dans le théâtre de la première moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Laplace-Claverie; Mariane Bury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Miel et le Fiel, la critique théâtrale au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Paris-Sorbonne, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de Corneille dans le théâtre du XIX e siècle : Pierre Corneille, modèle du dramaturge romantique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Dufour-Maître; F. Naugrette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corneille des Romantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.133-146, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une dramaturgie de la surenchère : la féerie romantique et l'expérience de la limite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Bost; Bertrand Vibert; Jean-François Louette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impossibles théâtres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Comp'act, pp.42-50, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La féerie sur les scènes secondaires du Directoire et du Consulat : genèse d'un théâtre romantique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Loubinoux; Philippe Bourdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Scène bâtarde des Lumières au romantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.255-268, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5951,167 +6072,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique du théâtre à travers le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire raisonné de la caducité des genres littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.371-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6121,174 +6242,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière la Dame Blanche, un directeur visionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livret de la Dame Blanche, théâtre de l'Opéra-Comique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l’ouvrage: &amp;quot;L’œil et le théâtre. La question du regard au tournant des XIXe et XXe siècles sur les scènes européennes. Études théâtrale et études visuelles&amp;quot;, de Florence Baillet, Mireille Losco-Lena, Arnaud Rykner (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, n° 63, p. 196-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6435,51 +6556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229736v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11244-0.p.0047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03599230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229769v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.031.0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouche Sabine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Guilbert de Pixer&#233;court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15877-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04331330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14367-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-v-volume-i-1811-1814-etablissement-du-texte-en.html?displaymode=full" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-v-volume-ii-1811-1814-en.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Flaubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres-completes136" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06598-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2116-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108908566" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620393v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482919v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620470v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/arts/offenbach-musicien-europeen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cheyne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacinieditore.it/prodotto/teatro-didascalie-vaudeville-beckett/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589158v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara T. Cooper" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/une-oeuvre-en-dialogue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TXLA5206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589136v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-v-volume-i-1811-1814.html#" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=1062" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07448-9.p.0065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Morrison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-iv-1809-1810.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06866-2.p.0099" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622162v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896762v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466694v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466699v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482752v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Olivesi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barducci Nordera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11277-book-08535342-9782745353429.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466725v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896788v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229736v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11244-0.p.0047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03599230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.11254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482732v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229738v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229769v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.031.0017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466673v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouche Sabine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Charles Guilbert de Pixer&#233;court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15877-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04331330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14367-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229694v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-v-volume-i-1811-1814-etablissement-du-texte-en.html?displaymode=full" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229704v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-v-volume-ii-1811-1814-en.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Flaubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres-completes136" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nordera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06598-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2116-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01617074v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05632769v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bouchardon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Sanjuan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KYVV4824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108908566" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04617781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04620412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896780v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/arts/offenbach-musicien-europeen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pacinieditore.it/prodotto/teatro-didascalie-vaudeville-beckett/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cheyne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara T. Cooper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/une-oeuvre-en-dialogue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TXLA5206" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-v-volume-i-1811-1814.html#" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03589136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=1062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07448-9.p.0065" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Morrison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/melodrames-tome-iv-1809-1810.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06866-2.p.0099" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896753v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466694v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03584835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Olivesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Barducci Nordera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11277-book-08535342-9782745353429.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466716v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02482742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466725v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04466646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>