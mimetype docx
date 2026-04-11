--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -419,745 +419,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming induced by periodic forcing around wedges: A quantitative study of the different flow regimes</w:t>
+                <w:t xml:space="preserve">Efficient Autonomous Dew Water Harvesting by Laser Micropatterning: Superhydrophilic and High Emissivity Robust Grooved Metallic Surfaces Enabling Filmwise Condensation and Radiative Cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuo Ma</w:t>
+                <w:t xml:space="preserve">Pablo Pou-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+                <w:t xml:space="preserve">Nicolas Lavielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Riveiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.034102⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (18), pp.2419472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202419472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378540v1</w:t>
+                <w:t xml:space="preserve">hal-05558057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of roof watering on urban cooling during heat waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Streaming induced by periodic forcing around wedges: A quantitative study of the different flow regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Filaine</w:t>
+                <w:t xml:space="preserve">Zhuo Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Parison</w:t>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hendel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115693⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.034102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.034102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106129v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Autonomous Dew Water Harvesting by Laser Micropatterning: Superhydrophilic and High Emissivity Robust Grooved Metallic Surfaces Enabling Filmwise Condensation and Radiative Cooling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of roof watering on urban cooling during heat waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mongruel</w:t>
+                <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lavielle</w:t>
+                <w:t xml:space="preserve">Frédéric Filaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Riveiro</w:t>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (18), pp.2419472. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 337, pp.115693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202419472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558057v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual therapy for the eradication of bacterial biofilms: Iron oxide nanoparticles and carbon dots as magnetic actuator and photothermal agents</w:t>
+                <w:t xml:space="preserve">Eradication of planktonic bacteria by shape-tailored gold nanoparticle photothermia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Sahli</w:t>
+                <w:t xml:space="preserve">Zhendong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deschamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+                <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Lomas</w:t>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Sarra Gam Derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35, pp.101920. </w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.101920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ma00821a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392803v1</w:t>
+                <w:t xml:space="preserve">hal-04724709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradication of planktonic bacteria by shape-tailored gold nanoparticle photothermia</w:t>
+                <w:t xml:space="preserve">Dual therapy for the eradication of bacterial biofilms: Iron oxide nanoparticles and carbon dots as magnetic actuator and photothermal agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhendong Peng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Célia Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Decorse</w:t>
+                <w:t xml:space="preserve">John Lomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Gam Derouich</w:t>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, </w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.101920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ma00821a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.101920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724709v1</w:t>
+                <w:t xml:space="preserve">hal-04392803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the thermal insulation position in standard and cool roofs on their contribution to urban heating during heatwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Filaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 324, pp.114907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1204,90 +1204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustofluidics at Audible Frequencies—A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1319,781 +1319,781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of droplet coalescence on a vibrating vertical surface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic foil micro-grooved by embossing enhances dew collection without aging effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0157591⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.100566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156027v1</w:t>
+                <w:t xml:space="preserve">hal-04262944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration-induced streaming flow near a sharp edge: Flow structure and instabilities in a large span of forcing amplitude</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Dynamics of droplet coalescence on a vibrating vertical surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangshu Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingwen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Guo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.025102⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (7), pp.072102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0157591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293192v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic foil micro-grooved by embossing enhances dew collection without aging effects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vibration-induced streaming flow near a sharp edge: Flow structure and instabilities in a large span of forcing amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geyu Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingwen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beysens</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.100566. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (2), pp.025102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.025102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262944v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective substrate emissivity during dew water condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Trosseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 183, pp.122078. </w:t>
+              <w:t xml:space="preserve">, 2022, 183 (Part A), pp.122078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005184v1</w:t>
+                <w:t xml:space="preserve">hal-03754822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the oscillation instability of sessile drops triggered by surface acoustic waves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effective substrate emissivity during dew water condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Trosseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Wunenburger</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.124201⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 183, pp.122078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885908v2</w:t>
+                <w:t xml:space="preserve">hal-04005184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective substrate emissivity during dew water condensation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Elucidating the oscillation instability of sessile drops triggered by surface acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chastrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beysens</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wunenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122078⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (12), pp.124201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.124201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754822v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring silicon for dew water harvesting panels</w:t>
               </w:r>
@@ -2105,51 +2105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Trosseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2239,51 +2239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Trosseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,51 +2399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 214, pp.119 - 130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2471,261 +2471,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing intensification using sound-driven micromixer with sharp edges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Radiative cooling for dew condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Trosseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 410, pp.128252. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.121160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.128252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454541v1</w:t>
+                <w:t xml:space="preserve">hal-04005202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative cooling for dew condensation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mixing intensification using sound-driven micromixer with sharp edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beysens</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 172, pp.121160. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 410, pp.128252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.128252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005202v1</w:t>
+                <w:t xml:space="preserve">hal-03454541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gel-induced dew condensation</w:t>
               </w:r>
@@ -2884,51 +2884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Crobu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 592, pp.125788 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2956,2634 +2956,2634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A criterion for the pinning and depinning of an advancing contact line on a cold substrate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Heat Budget of Standard, Cool and Watered Pavements Under Lab Heat-Wave Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2020-900261-5⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.110455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051914v2</w:t>
+                <w:t xml:space="preserve">hal-02939266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling of the mechanisms of acoustic streaming induced by sharp edges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of a novel soft polymer heat exchanger for wastewater heat recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixiang Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Guo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreve.102.043110⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.120256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051910v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of a novel soft polymer heat exchanger for wastewater heat recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A criterion for the pinning and depinning of an advancing contact line on a cold substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixiang Lyu</w:t>
+                <w:t xml:space="preserve">Julien Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 161, pp.120256. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229 (10), pp.1867-1880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2020-900261-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919621v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lab Experiment for Optimizing the Cooling Efficiency and the Watering Rate of Pavement-Watering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling of the mechanisms of acoustic streaming induced by sharp edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Parison</w:t>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hendel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100543⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.102.043110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285559v1</w:t>
+                <w:t xml:space="preserve">hal-03051910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Streaming Generated by Sharp Edges: The Coupled Influences of Liquid Viscosity and Acoustic Frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromachines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (6), pp.607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mi11060607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the POP technique: focus on the physical basis of the process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Lab Experiment for Optimizing the Cooling Efficiency and the Watering Rate of Pavement-Watering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Jurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1129729820917852⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.100543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051919v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex elongation in outer streaming flows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the POP technique: focus on the physical basis of the process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Merckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-020-2926-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.953 - 958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1129729820917852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051922v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Method for Quantifying the Field Effects of Urban Heat Island Mitigation Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Parison</w:t>
+                <w:t xml:space="preserve">Vortex elongation in outer streaming flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Périnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Costalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hendel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-020-2926-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785948v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Heat Budget of Standard, Cool and Watered Pavements Under Lab Heat-Wave Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Statistical Method for Quantifying the Field Effects of Urban Heat Island Mitigation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02939266v1</w:t>
+                <w:t xml:space="preserve">hal-02785948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How thermally efficient are chaotic advection mixers? An experimental assessment</w:t>
+                <w:t xml:space="preserve">Experimental investigation of thermal and flow mixing enhancement induced by Rayleigh-like streaming in a milli-mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+                <w:t xml:space="preserve">S.A. Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Humberset</w:t>
+                <w:t xml:space="preserve">R. Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Osipian</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106046⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2019.100434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078738v1</w:t>
+                <w:t xml:space="preserve">hal-03314801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Radiative Technique for Measuring the Thermal Properties of Road and Urban Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Parison</w:t>
+                <w:t xml:space="preserve">Surfactant-free persistence of surface bubbles in a volatile liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Menesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hendel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.100506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272929v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness-enhanced collection of condensed droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Trosseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2019-11905-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grooves Accelerate Dew Shedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Bintein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122 (9), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.098005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vegetable fat: A low-cost bio-based phase change material for thermal energy storage in buildings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How thermally efficient are chaotic advection mixers? An experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Humberset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Osipian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.106046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.10.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04078748v1</w:t>
+                <w:t xml:space="preserve">hal-04078738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic streaming near a sharp structure and its mixing performance characterization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Radiative Technique for Measuring the Thermal Properties of Road and Urban Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Jurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276037v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overhanging shapes of freezing sessile drops under continuous liquid supply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Acoustic streaming near a sharp structure and its mixing performance characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Costalonga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.02.043⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-019-2271-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343315v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of thermal and flow mixing enhancement induced by Rayleigh-like streaming in a milli-mixer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">vegetable fat: A low-cost bio-based phase change material for thermal energy storage in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boussaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Foufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2019.100434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078736v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How thermally efficient are chaotic advection mixers? An experimental assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overhanging shapes of freezing sessile drops under continuous liquid supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 145, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106046⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 140, pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314813v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid spreading on cold surfaces: Solidification-induced stick-slip dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of thermal and flow mixing enhancement induced by Rayleigh-like streaming in a milli-mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.033603⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.100434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2019.100434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343306v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-free persistence of surface bubbles in a volatile liquid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+                <w:t xml:space="preserve">How thermally efficient are chaotic advection mixers? An experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Bird</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Humberset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Osipian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.100506⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402922v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of thermal and flow mixing enhancement induced by Rayleigh-like streaming in a milli-mixer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Azzouz</w:t>
+                <w:t xml:space="preserve">Liquid spreading on cold surfaces: Solidification-induced stick-slip dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2019.100434⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.033603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314801v1</w:t>
+                <w:t xml:space="preserve">hal-02343306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-patterned anti-icing coatings with dual hydrophobic/hydrophilic properties</w:t>
               </w:r>
@@ -5608,51 +5608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aazdine Lamouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5729,64 +5729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5837,90 +5837,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which pavement structures are best suited to limiting the UHI effect? A laboratory-scale study of Parisian pavement structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5967,90 +5967,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and properties of a composite bio-based PCM for an application in building envelopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Boussaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Foufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 185, pp.156-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6122,64 +6122,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girja Sharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6226,103 +6226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological approach of solidification of polymeric phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Osipian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (3), pp.035103. </w:t>
@@ -6360,103 +6360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Effects of Urban Heat Island Mitigation Techniques in the Field: Application to the Case of Pavement-Watering in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6484,1023 +6484,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113917v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of pavement-watering on subsurface pavement temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analysis of pavement heat flux to optimize the water efficiency of a pavement-watering method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2015.10.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (5), pp.658-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222772v1</w:t>
+                <w:t xml:space="preserve">hal-01698350v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of pavement-watering on subsurface pavement temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (1), pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698345v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de rafraîchissement de l’espace public en période caniculaire à Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7-8, pp.41-51. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201507041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763633v1</w:t>
+                <w:t xml:space="preserve">hal-01698345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of pavement heat flux to optimize the water efficiency of a pavement-watering method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expérimentation de rafraîchissement de l’espace public en période caniculaire à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78 (5), pp.658-669. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7-8, pp.41-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201507041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698350v5</w:t>
+                <w:t xml:space="preserve">hal-01763633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and melting heat transfer characteristics of shape-stabilized paraffin slurry</w:t>
+                <w:t xml:space="preserve">A liquid contact line receding on a soft gel surface: dip-coating geometry investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Trinquet</w:t>
+                <w:t xml:space="preserve">Tadashi Kajiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Karim</w:t>
+                <w:t xml:space="preserve">Adrian Daerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lefebvre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (44), pp.8888-8895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08916152.2012.713076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sm01609b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599869v1</w:t>
+                <w:t xml:space="preserve">hal-02354946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving a pavement-watering method on the basis of pavement surface temperature measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edge effects on water droplet condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hendel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (1), pp.189-200. </w:t>
+              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.062403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2014.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.062403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698358v4</w:t>
+                <w:t xml:space="preserve">hal-01136630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A liquid contact line receding on a soft gel surface: dip-coating geometry investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Improving a pavement-watering method on the basis of pavement surface temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm01609b⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354946v1</w:t>
+                <w:t xml:space="preserve">hal-01698358v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge effects on water droplet condensation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beysens</w:t>
+                <w:t xml:space="preserve">Mechanical properties and melting heat transfer characteristics of shape-stabilized paraffin slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (6), pp.062403. </w:t>
+              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.062403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08916152.2012.713076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136630v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WETTING ON GELS: HOW THE GEL CHARACTERISTICS AFFECT THE CONTACT LINE DYNAMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kajiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Daerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7551,90 +7551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing liquid contact line on visco-elastic gel substrates: stick-slip vs. continuous motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kajiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Daerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8081,51 +8081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fouling and cleaning of venous catheters : a possible optimization of the process using intermittent flushing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durussel J.J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8227,90 +8227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the contact line in wetting and diffusing processes of water droplets on hydrogel (PAMPS–PAAM) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kajiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Daerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8611,51 +8611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow investigation of phase change material (PCM) slurry as a heat transfer fluid in a closed loop system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8727,51 +8727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced convection heat transfer with a slurry of phase change material in circular ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guiffant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8843,51 +8843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermo-rhéologique de solutions de surfactants non ioniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Boucenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Paterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8925,51 +8925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between aqueous polymer solutions and water as phase change material (PCM) used for cold transport chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guiffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9042,51 +9042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of cold thermal energy with a slurry as secondary biphasic refrigerant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9108,308 +9108,579 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (1), pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes du XVème Colloque International Franco-Québécois en Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tréméac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVe Colloque International Franco-Québecois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MICRO GROOVED SURFACE IMPROVE DEW COLLECTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Bintein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimatic impact of water mitigation: a field study between wall-and pavement-watering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frere Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Rompu Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouget Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royon Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and microclimatic behavior of OASIS schoolyard paving materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hendel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9419,3335 +9690,3335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des énergies renouvelables au bâtiment de l'IUT de Paris Pajol : Vers une autonomie énergétique durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nzoundja Fapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Boufkhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecter l'eau de rosée : un défi scientifique et sociétal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nanoparticules métalliques fonctionnalisées pour l'éradication de biofilm à la surface de condenseurs d'eau de rosée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryana Hemadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326805v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mesures dans le bâtiment de l'IUT : un exemple de SAé pour la recherche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Collecter l'eau de rosée : un défi scientifique et sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steeve Reisberg</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Troseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326672v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules métalliques fonctionnalisées pour l'éradication de biofilm à la surface de condenseurs d'eau de rosée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des mesures dans le bâtiment de l'IUT : un exemple de SAé pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Boufkhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryana Hemadi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+                <w:t xml:space="preserve">Steeve Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326928v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban heat island mitigation : a field evaluation of a pervious pavement combined with pavement watering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Frere</w:t>
+                <w:t xml:space="preserve">EVALUATION THERMIQUE DE MATERIAUX DE REVETEMENT DES COURS OASIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Chanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COBEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">XVeme Colloque International Franco-Quebecois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495980v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION THERMIQUE DE MATERIAUX DE REVETEMENT DES COURS OASIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Chanial</w:t>
+                <w:t xml:space="preserve">Urban heat island mitigation : a field evaluation of a pervious pavement combined with pavement watering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien van Rompu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVeme Colloque International Franco-Quebecois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">COBEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778874v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement thermique d’échantillons de toiture sous conditions caniculaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque International Franco-Québecois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du confort thermique au sein d’une cours d’école parisienne : couplage de mesures microclimatiques fixes et mobiles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Cartographie du confort thermique au sein d’une cours d’école parisienne : couplage de mesures microclimatiques fixes et mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Colloque Annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128332v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du confort thermique au sein d’une cours d’école parisienne : couplage de mesures microclimatiques fixes et mobiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Cartographie du confort thermique au sein d’une cours d’école parisienne : couplage de mesures microclimatiques fixes et mobiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Colloque Annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681562v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COUPLAGE DE MATERIAUX FRAIS, PERMEABLES ET ARROSAGE URBAIN : EVALUATION D'UN DEMONSTRATEUR D'ILOT DE FRAICHEUR URBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e Colloque Annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rennes,France, France. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the thermal behaviour of unplanted extensive green roof sample according to the nature of the substrate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Oasis Project: UHI mitigation strategies applied to Parisian schoolyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobée Cécilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthe Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordin Patricia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Countermeasures to Urban Heat Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">, International Institute of Information Technology Hyderabad, Dec 2019, Hyderabad, India. pp.303-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128327v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and geographic analysis of the urban cooling potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parison Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royon Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Countermeasures to Urban Heat Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Information Technology Hyderabad, Dec 2019, Hyderabad, India. pp.324-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement thermique d’échantillons de toiture végétalisée non plantée de type extensive.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grados</w:t>
+                <w:t xml:space="preserve">Study of the thermal behaviour of unplanted extensive green roof sample according to the nature of the substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaumont Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parison Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Colloque International Franco-Québecois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Baie-Saint-Paul, Canada</w:t>
+              <w:t xml:space="preserve">5th International Conference on Countermeasures to Urban Heat Islands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128326v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model for the dynamics of contact lines freezing on a cold substrate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etude du comportement thermique d’échantillons de toiture végétalisée non plantée de type extensive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS 2019, European Coating Symposium, Heidelberg, September 8-11, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wilhelm Schabel, Philip Scharfer, Sep 2019, Heidelberg, Germany. pp.T-13</w:t>
+              <w:t xml:space="preserve">XIVe Colloque International Franco-Québecois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Baie-Saint-Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357783v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oasis Project: UHI mitigation strategies applied to Parisian schoolyards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghid Karam</w:t>
+                <w:t xml:space="preserve">A simple model for the dynamics of contact lines freezing on a cold substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hendel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Countermeasures to Urban Heat Islands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Institute of Information Technology Hyderabad, Dec 2019, Hyderabad, India. pp.303-311</w:t>
+              <w:t xml:space="preserve">ECS 2019, European Coating Symposium, Heidelberg, September 8-11, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wilhelm Schabel, Philip Scharfer, Sep 2019, Heidelberg, Germany. pp.T-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666841v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Hydrophilic / Hydrophobic Media on the Thermal Metrology: Contribution to Simultaneous Heat and Moisture Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Aghahadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-A. Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18éme Journées Internationales de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity measurements in phase change polymer composites doped with carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Osipian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-A. Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Thermal Engineering: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie thermique dans un milieu hydrophile et hydrophobe : approche expérimentale et approche numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Aghahadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-A. Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbon nano-reinforcement on the mechanical and thermal behavior of phase change materials: experimental methods and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Smaoui Barboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Smaoui Barboura</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S.-A. Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Boucenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding 20th International Conference on Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des matériaux de l’espace public parisien : caractérisation de la contribution aux ilots de chaleur urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698637v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des matériaux de l’espace public parisien : caractérisation de la contribution aux ilots de chaleur urbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the real-world effects of urban heat island countermeasures: a case study of pavement-watering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698425v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the real-world effects of urban heat island countermeasures: a case study of pavement-watering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698406v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques de l’arrosage de l'espace public comme moyen d'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2014 : Approches Multi-échelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the effect of pavement-watering on pavement heat flux in order to improve watering efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Micro-Climatic Effects of Pavement-Watering with the Help of Statistical Analysis Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the cooling efficiency of pavement watering as an urban heat island mitigation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Liquid Contact Line on Visco-Elastic Gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kajiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gorlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Daerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Coating Symposium, ECS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joël de Coninck; Pierre Lambert; David Seveno; Terry D. Blake; Dorothée Friedrich; Fanny Lallemant, Sep 2013, Mons, Belgium. pp.54-56, ISBN 978-2-87325-077-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du confort thermique par intégration de Matériau à Changement de Phase (MCP) dans les planchers/plafondsde bâtiment à structure légère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amélioration du confort thermique par intégration d e Matériau à Changement de Phase (MCP) dans les planchers/plafonds de bâtiment à structure légère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Marrackech, Maroc. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of spreading of liquid on a hydrogel substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kajiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Daerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12766,73 +13037,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Coating Symposium, ECS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martti Toyvakka; Parvez Alam; Jarkko J. Saarinen; Mari Nurmi; Jani Kniivila; Pauliina Saloranta, Jun 2011, Turku, Finland. pp.272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of particle concentration in a slurry system by an ultrasonic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12891,113 +13162,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Karlsruhe, Germany. pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de frigoporteurs diphasiques par une méthode ultrasonore : application au coulis de glace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13016,328 +13287,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vannes, France. pp.663-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593794v1</w:t>
-              </w:r>
-[...269 lines deleted...]
-                <w:t xml:space="preserve">hal-04006405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13355,103 +13355,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermo-climatique de toitures : impacts de l’isolant thermique, de la réflectivité et de l’arrosage sur l’échauffement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Filaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13476,861 +13476,861 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the behavior of watered urban materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drops Merging on a Vibrating Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangshu Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingwen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimatic Impact of Innovative Pavements for the Life Cool &amp; Low Noise Asphalt Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Spatial Microclimatic Characterization of a Parisian “Oasis” Schoolyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Building Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Singapore, pp.2967-2975, 2023, Environmental Science and Engineering, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.2957-2965, 2023, Environmental Science and Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_316⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04662701v1</w:t>
+                <w:t xml:space="preserve">hal-04662670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Microclimatic Characterization of a Parisian “Oasis” Schoolyard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Microclimatic Impact of Innovative Pavements for the Life Cool &amp; Low Noise Asphalt Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Building Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Singapore, pp.2957-2965, 2023, Environmental Science and Engineering, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.2967-2975, 2023, Environmental Science and Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04662670v1</w:t>
+                <w:t xml:space="preserve">hal-04662701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of sharp-edge acoustic streaming on mixing in a microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de congrès SFT 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Phase Change Material Implementations for Thermal Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment, Energy and Climate Change II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Springer International Publishing, pp.123-149, 2015, The Handbook of Environmental Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2015_332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de rhéologie (Circulation des fluides)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Duminil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frigoporteurs, guide technique pour le refroidissement indirect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Froid; ADEME, pp.77-95, 2005, Chapitre 7 Eléments de rhéologie, 2-00-192502-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007485v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04366793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14348,90 +14348,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODE D’ANALYSE DE DONNEES POUR QUANTIFIER UN POTENTIEL DE RAFRAICHISSEMENT D’UNE ZONE D’UN SITE GEOGRAPHIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3142022. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14618,51 +14618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muselli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefavrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flor&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;billout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05106129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115693" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pou-&#193;lvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mongruel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riveiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202419472" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sahli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.101920" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Peng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam Derouich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00821a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2024.03.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangshu Lei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwen Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157591" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geyu Zhong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04262944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100566" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885908v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastrette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.124201" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102814" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boussaba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Makhlouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.11.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454541v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.128252" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121160" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urbina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongruel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gonz&#225;lez-Vi&#241;as" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126263" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Crobu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125788" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051914v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herbaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-900261-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.102.043110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixiang Lyu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120256" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jurski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100543" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051916v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11060607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merckx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Herbaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1129729820917852" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amir Bahrani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;rinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Costalonga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-2926-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110455" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078738v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humberset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Osipian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Azzouz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272929v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Medici" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11905-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02093995v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.098005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Makhlouf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Foufa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.10.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276037v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2271-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343315v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.043" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078736v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2019.100434" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bahrani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humberset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osipian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033603" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402922v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Menesses" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bird" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.100506" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314801v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aazdine Lamouri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bellynck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA06944A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Herbaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC02601G" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.08.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.098" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W52GQ0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girja Sharan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.079" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Abou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974287" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.10.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599869v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2012.713076" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354946v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kajiya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Receveur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01609b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136630v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.062403" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550763v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2013010169" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26714D" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zornette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacimi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599696v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gautherin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Royon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.06.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ7JTPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durussel J.J." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigier J.P." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.10.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H0G70DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05944k" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boulay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champeymond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650749v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacquier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1478" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84LSQJLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guiffant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.10.016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LM5QM2M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068910v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005902v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150590914732" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650734v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322957v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frere Maxime" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendel Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Rompu Julien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget Simon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royon Laurent" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665060v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Chanial" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Reisberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326805v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Troseille" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326672v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326928v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778874v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128333v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128332v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681562v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964653v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128327v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Maxime" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parison Sophie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666834v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128326v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357783v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666841v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob&#233;e C&#233;cilia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Alexandre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordin Patricia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165562v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aghahadi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Bahrani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166078v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166042v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166051v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui Barboura" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boucenna" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379884v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorlier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940341v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Karim" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379861v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128335v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bahrani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006405v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128325v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662701v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_316" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662670v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_315" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908146v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-041" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320442v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2015_332" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007485v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366793v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128337v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muselli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefavrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flor&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;billout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pou-&#193;lvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mongruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riveiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202419472" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05106129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115693" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Peng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam Derouich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00821a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sahli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.101920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2024.03.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04262944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100566" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangshu Lei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwen Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157591" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geyu Zhong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885908v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastrette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.124201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102814" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boussaba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Makhlouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.11.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121160" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.128252" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urbina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongruel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gonz&#225;lez-Vi&#241;as" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126263" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Crobu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125788" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110455" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919621v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixiang Lyu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120256" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051914v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herbaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-900261-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.102.043110" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11060607" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jurski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100543" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merckx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Herbaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1129729820917852" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amir Bahrani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;rinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Costalonga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-2926-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bahrani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2019.100434" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Menesses" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bird" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.100506" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Medici" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11905-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02093995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.098005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humberset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Osipian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Azzouz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2271-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Makhlouf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Foufa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.10.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343315v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.043" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humberset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osipian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033603" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aazdine Lamouri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bellynck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA06944A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Herbaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC02601G" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.08.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.098" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W52GQ0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girja Sharan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.079" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Abou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974287" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.10.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354946v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kajiya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Receveur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01609b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136630v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.062403" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599869v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2012.713076" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550763v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2013010169" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26714D" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zornette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacimi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599696v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gautherin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Royon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.06.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ7JTPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durussel J.J." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigier J.P." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.10.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H0G70DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05944k" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boulay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champeymond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650749v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacquier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1478" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84LSQJLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guiffant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.10.016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LM5QM2M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068910v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005902v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150590914732" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650734v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128335v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bahrani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006405v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frere Maxime" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendel Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Rompu Julien" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royon Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665060v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Chanial" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093358v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Reisberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326805v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Troseille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666841v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob&#233;e C&#233;cilia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Alexandre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordin Patricia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666834v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parison Sophie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128327v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Maxime" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357783v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165562v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aghahadi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Bahrani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166078v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166042v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui Barboura" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boucenna" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379884v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorlier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940341v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Karim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379861v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128325v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366793v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_315" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662701v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_316" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908146v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-041" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2015_332" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007485v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128337v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>