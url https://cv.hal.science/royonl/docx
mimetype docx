--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -3073,404 +3073,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of a novel soft polymer heat exchanger for wastewater heat recovery</w:t>
+                <w:t xml:space="preserve">A criterion for the pinning and depinning of an advancing contact line on a cold substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixiang Lyu</w:t>
+                <w:t xml:space="preserve">Rémy Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chuanyu Zhang</w:t>
+                <w:t xml:space="preserve">Julien Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120256⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229 (10), pp.1867-1880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2020-900261-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919621v1</w:t>
+                <w:t xml:space="preserve">hal-03051914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A criterion for the pinning and depinning of an advancing contact line on a cold substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dervaux</w:t>
+                <w:t xml:space="preserve">Unveiling of the mechanisms of acoustic streaming induced by sharp edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2020-900261-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.102.043110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051914v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling of the mechanisms of acoustic streaming induced by sharp edges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of a novel soft polymer heat exchanger for wastewater heat recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixiang Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Guo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (4), </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.120256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreve.102.043110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051910v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Streaming Generated by Sharp Edges: The Coupled Influences of Liquid Viscosity and Acoustic Frequency</w:t>
               </w:r>
@@ -4290,542 +4290,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness-enhanced collection of condensed droplets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mongruel</w:t>
+                <w:t xml:space="preserve">How thermally efficient are chaotic advection mixers? An experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Humberset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Osipian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11905-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.106046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003684v1</w:t>
+                <w:t xml:space="preserve">hal-04078738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grooves Accelerate Dew Shedding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Mongruel</w:t>
+                <w:t xml:space="preserve">A Radiative Technique for Measuring the Thermal Properties of Road and Urban Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Jurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.098005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02093995v1</w:t>
+                <w:t xml:space="preserve">hal-02272929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How thermally efficient are chaotic advection mixers? An experimental assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roughness-enhanced collection of condensed droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Trosseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Gabrielle Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106046⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11905-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078738v1</w:t>
+                <w:t xml:space="preserve">hal-03003684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Radiative Technique for Measuring the Thermal Properties of Road and Urban Materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kristine Jurski</w:t>
+                <w:t xml:space="preserve">Grooves Accelerate Dew Shedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Bintein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lhuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.098005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272929v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic streaming near a sharp structure and its mixing performance characterization</w:t>
               </w:r>
@@ -5071,90 +5071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overhanging shapes of freezing sessile drops under continuous liquid supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 140, pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5188,90 +5188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of thermal and flow mixing enhancement induced by Rayleigh-like streaming in a milli-mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5397,51 +5397,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314813v1</w:t>
@@ -5452,77 +5452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid spreading on cold surfaces: Solidification-induced stick-slip dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6226,103 +6226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological approach of solidification of polymeric phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Abou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Osipian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (3), pp.035103. </w:t>
@@ -7066,51 +7066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge effects on water droplet condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7177,261 +7177,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving a pavement-watering method on the basis of pavement surface temperature measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+                <w:t xml:space="preserve">Mechanical properties and melting heat transfer characteristics of shape-stabilized paraffin slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2014.11.002⟩</w:t>
+              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08916152.2012.713076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698358v4</w:t>
+                <w:t xml:space="preserve">hal-02599869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and melting heat transfer characteristics of shape-stabilized paraffin slurry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Royon</w:t>
+                <w:t xml:space="preserve">Improving a pavement-watering method on the basis of pavement surface temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.189-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08916152.2012.713076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599869v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698358v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WETTING ON GELS: HOW THE GEL CHARACTERISTICS AFFECT THE CONTACT LINE DYNAMICS</w:t>
               </w:r>
@@ -9307,64 +9307,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRO GROOVED SURFACE IMPROVE DEW COLLECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Bintein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9959,51 +9959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecter l'eau de rosée : un défi scientifique et sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Troseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10169,256 +10169,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION THERMIQUE DE MATERIAUX DE REVETEMENT DES COURS OASIS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïlys Chanial</w:t>
+                <w:t xml:space="preserve">Urban heat island mitigation : a field evaluation of a pervious pavement combined with pavement watering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien van Rompu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVeme Colloque International Franco-Quebecois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">COBEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778874v1</w:t>
+                <w:t xml:space="preserve">hal-04495980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban heat island mitigation : a field evaluation of a pervious pavement combined with pavement watering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Frere</w:t>
+                <w:t xml:space="preserve">EVALUATION THERMIQUE DE MATERIAUX DE REVETEMENT DES COURS OASIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghid Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien van Rompu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COBEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">XVeme Colloque International Franco-Quebecois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495980v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement thermique d’échantillons de toiture sous conditions caniculaires.</w:t>
               </w:r>
@@ -11311,103 +11311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model for the dynamics of contact lines freezing on a cold substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS 2019, European Coating Symposium, Heidelberg, September 8-11, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wilhelm Schabel, Philip Scharfer, Sep 2019, Heidelberg, Germany. pp.T-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11566,51 +11566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity measurements in phase change polymer composites doped with carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Osipian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14618,51 +14618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muselli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefavrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flor&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;billout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pou-&#193;lvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mongruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riveiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202419472" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05106129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115693" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Peng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam Derouich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00821a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sahli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.101920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2024.03.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04262944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100566" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangshu Lei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwen Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157591" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geyu Zhong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885908v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastrette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.124201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102814" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boussaba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Makhlouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.11.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121160" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.128252" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urbina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongruel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gonz&#225;lez-Vi&#241;as" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126263" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Crobu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125788" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110455" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919621v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixiang Lyu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120256" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051914v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herbaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-900261-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.102.043110" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11060607" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jurski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100543" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merckx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Herbaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1129729820917852" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amir Bahrani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;rinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Costalonga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-2926-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bahrani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2019.100434" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Menesses" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bird" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.100506" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Medici" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11905-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02093995v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.098005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humberset" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Osipian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Azzouz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2271-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Makhlouf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Foufa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.10.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343315v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.043" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humberset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osipian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033603" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aazdine Lamouri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bellynck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA06944A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Herbaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC02601G" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.08.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.098" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W52GQ0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girja Sharan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.079" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Abou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974287" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.10.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354946v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kajiya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Receveur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01609b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136630v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.062403" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599869v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karim" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2012.713076" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550763v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2013010169" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26714D" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zornette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacimi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599696v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gautherin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Royon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.06.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ7JTPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durussel J.J." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigier J.P." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.10.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H0G70DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05944k" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boulay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champeymond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650749v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacquier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1478" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84LSQJLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guiffant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.10.016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LM5QM2M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068910v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005902v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150590914732" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650734v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128335v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bahrani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006405v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frere Maxime" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendel Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Rompu Julien" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royon Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665060v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Chanial" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093358v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Reisberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326805v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Troseille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778874v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666841v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob&#233;e C&#233;cilia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Alexandre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordin Patricia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666834v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parison Sophie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128327v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Maxime" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357783v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165562v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aghahadi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Bahrani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166078v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166042v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui Barboura" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boucenna" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379884v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorlier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940341v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Karim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379861v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128325v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366793v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_315" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662701v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_316" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908146v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-041" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2015_332" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007485v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128337v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muselli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefavrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flor&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;billout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pou-&#193;lvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mongruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riveiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202419472" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05106129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115693" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Peng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam Derouich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00821a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sahli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.101920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2024.03.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04262944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100566" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangshu Lei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwen Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157591" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geyu Zhong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885908v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastrette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.124201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102814" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boussaba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Makhlouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.11.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121160" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.128252" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urbina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongruel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gonz&#225;lez-Vi&#241;as" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126263" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Crobu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125788" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110455" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051914v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herbaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-900261-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051910v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.102.043110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixiang Lyu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120256" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11060607" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jurski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100543" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merckx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Herbaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1129729820917852" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amir Bahrani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;rinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Costalonga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-2926-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bahrani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2019.100434" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Menesses" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bird" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.100506" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humberset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Osipian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Azzouz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272929v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003684v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Medici" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11905-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02093995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.098005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2271-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Makhlouf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Foufa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.10.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343315v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.043" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humberset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osipian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033603" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aazdine Lamouri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bellynck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA06944A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Herbaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC02601G" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.08.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.098" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W52GQ0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girja Sharan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.079" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Abou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974287" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.10.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354946v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kajiya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Receveur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01609b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136630v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.062403" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2012.713076" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550763v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2013010169" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26714D" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zornette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacimi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599696v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gautherin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Royon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.06.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ7JTPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durussel J.J." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigier J.P." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.10.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H0G70DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05944k" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boulay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champeymond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650749v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacquier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1478" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84LSQJLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guiffant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.10.016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LM5QM2M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068910v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005902v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150590914732" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650734v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128335v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bahrani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006405v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frere Maxime" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendel Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Rompu Julien" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royon Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665060v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Chanial" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093358v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Reisberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326805v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Troseille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495980v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778874v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666841v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob&#233;e C&#233;cilia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Alexandre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordin Patricia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666834v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parison Sophie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128327v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Maxime" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357783v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165562v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aghahadi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Bahrani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166078v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166042v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui Barboura" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boucenna" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379884v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorlier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940341v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Karim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379861v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128325v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366793v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_315" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662701v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_316" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908146v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-041" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2015_332" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007485v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128337v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>