--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -125,51 +125,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -800,546 +800,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradication of planktonic bacteria by shape-tailored gold nanoparticle photothermia</w:t>
+                <w:t xml:space="preserve">Acoustofluidics at Audible Frequencies—A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhendong Peng</w:t>
+                <w:t xml:space="preserve">Chuanyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarra Gam Derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ma00821a⟩</w:t>
+              <w:t xml:space="preserve">Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eng.2024.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724709v1</w:t>
+                <w:t xml:space="preserve">hal-04794367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual therapy for the eradication of bacterial biofilms: Iron oxide nanoparticles and carbon dots as magnetic actuator and photothermal agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eradication of planktonic bacteria by shape-tailored gold nanoparticle photothermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhendong Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Sahli</w:t>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deschamps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Briandet</w:t>
+                <w:t xml:space="preserve">Sarra Gam Derouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.101920⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ma00821a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392803v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thermal insulation position in standard and cool roofs on their contribution to urban heating during heatwaves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Filaine</w:t>
+                <w:t xml:space="preserve">Dual therapy for the eradication of bacterial biofilms: Iron oxide nanoparticles and carbon dots as magnetic actuator and photothermal agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114907⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.101920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.101920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128322v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustofluidics at Audible Frequencies—A review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+                <w:t xml:space="preserve">Influence of the thermal insulation position in standard and cool roofs on their contribution to urban heating during heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Filaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 324, pp.114907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eng.2024.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794367v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic foil micro-grooved by embossing enhances dew collection without aging effects</w:t>
               </w:r>
@@ -1449,287 +1449,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of droplet coalescence on a vibrating vertical surface</w:t>
+                <w:t xml:space="preserve">Vibration-induced streaming flow near a sharp edge: Flow structure and instabilities in a large span of forcing amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangshu Lei</w:t>
+                <w:t xml:space="preserve">Geyu Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingwen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peng Yang</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0157591⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (2), pp.025102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.025102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156027v1</w:t>
+                <w:t xml:space="preserve">hal-04293192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration-induced streaming flow near a sharp edge: Flow structure and instabilities in a large span of forcing amplitude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of droplet coalescence on a vibrating vertical surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangshu Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingwen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geyu Zhong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yingwen Liu</w:t>
+                <w:t xml:space="preserve">Peng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Guo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (2), pp.025102. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (7), pp.072102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.025102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0157591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293192v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective substrate emissivity during dew water condensation</w:t>
               </w:r>
@@ -1775,1485 +1775,1481 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 183 (Part A), pp.122078. </w:t>
+              <w:t xml:space="preserve">, 2022, 183, pp.122078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754822v1</w:t>
+                <w:t xml:space="preserve">hal-04005184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective substrate emissivity during dew water condensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mongruel</w:t>
+                <w:t xml:space="preserve">Elucidating the oscillation instability of sessile drops triggered by surface acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chastrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beysens</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wunenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.122078⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (12), pp.124201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.124201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005184v1</w:t>
+                <w:t xml:space="preserve">hal-03885908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the oscillation instability of sessile drops triggered by surface acoustic waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
+                <w:t xml:space="preserve">Radiative cooling for dew condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Trosseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Wunenburger</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.121160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.124201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03885908v2</w:t>
+                <w:t xml:space="preserve">hal-04005202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring silicon for dew water harvesting panels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixing intensification using sound-driven micromixer with sharp edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102814⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 410, pp.128252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.128252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005189v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring silicon for dew water harvesting panels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation and properties of a novel composite bio-PCM to reduce summer energy consumptions in buildings of hot and dry climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boussaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102814⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214, pp.119 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754821v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and properties of a novel composite bio-PCM to reduce summer energy consumptions in buildings of hot and dry climates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring silicon for dew water harvesting panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Grados</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaoyi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Trosseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.11.060⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (7), pp.102814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493624v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative cooling for dew condensation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gel-induced dew condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Urbina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefavrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. González-Viñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121160⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 599, pp.126263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005202v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing intensification using sound-driven micromixer with sharp edges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
+                <w:t xml:space="preserve">Computational Fluid Dynamics study of a corrugated hollow cone for enhanced dew yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Crobu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.128252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592, pp.125788 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454541v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gel-induced dew condensation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the Heat Budget of Standard, Cool and Watered Pavements Under Lab Heat-Wave Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126263⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.110455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474563v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Fluid Dynamics study of a corrugated hollow cone for enhanced dew yield</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrico Crobu</w:t>
+                <w:t xml:space="preserve">A criterion for the pinning and depinning of an advancing contact line on a cold substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125788⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229 (10), pp.1867-1880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2020-900261-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493108v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Heat Budget of Standard, Cool and Watered Pavements Under Lab Heat-Wave Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grados</w:t>
+                <w:t xml:space="preserve">Unveiling of the mechanisms of acoustic streaming induced by sharp edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110455⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.102.043110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939266v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A criterion for the pinning and depinning of an advancing contact line on a cold substrate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
+                <w:t xml:space="preserve">Experimental characterization of a novel soft polymer heat exchanger for wastewater heat recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixiang Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Limat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2020-900261-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.120256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051914v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling of the mechanisms of acoustic streaming induced by sharp edges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Acoustic Streaming Generated by Sharp Edges: The Coupled Influences of Liquid Viscosity and Acoustic Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3265,5887 +3261,5640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreve.102.043110⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi11060607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051910v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of a novel soft polymer heat exchanger for wastewater heat recovery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chuanyu Zhang</w:t>
+                <w:t xml:space="preserve">A Lab Experiment for Optimizing the Cooling Efficiency and the Watering Rate of Pavement-Watering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Jurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120256⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.100543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919621v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Streaming Generated by Sharp Edges: The Coupled Influences of Liquid Viscosity and Acoustic Frequency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the POP technique: focus on the physical basis of the process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Merckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi11060607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.953 - 958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1129729820917852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051916v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lab Experiment for Optimizing the Cooling Efficiency and the Watering Rate of Pavement-Watering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kristine Jurski</w:t>
+                <w:t xml:space="preserve">Vortex elongation in outer streaming flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Périnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Costalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100543⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-020-2926-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285559v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the POP technique: focus on the physical basis of the process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Statistical Method for Quantifying the Field Effects of Urban Heat Island Mitigation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051919v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex elongation in outer streaming flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Costalonga</w:t>
+                <w:t xml:space="preserve">Surfactant-free persistence of surface bubbles in a volatile liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Menesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.100506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-020-2926-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03051922v1</w:t>
+                <w:t xml:space="preserve">hal-02402922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Method for Quantifying the Field Effects of Urban Heat Island Mitigation Techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+                <w:t xml:space="preserve">Experimental investigation of thermal and flow mixing enhancement induced by Rayleigh-like streaming in a milli-mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2019.100434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785948v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of thermal and flow mixing enhancement induced by Rayleigh-like streaming in a milli-mixer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Azzouz</w:t>
+                <w:t xml:space="preserve">Overhanging shapes of freezing sessile drops under continuous liquid supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2019.100434⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314801v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-free persistence of surface bubbles in a volatile liquid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roché</w:t>
+                <w:t xml:space="preserve">How thermally efficient are chaotic advection mixers? An experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Humberset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Osipian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.100506⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.106046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402922v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How thermally efficient are chaotic advection mixers? An experimental assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Osipian</w:t>
+                <w:t xml:space="preserve">A Radiative Technique for Measuring the Thermal Properties of Road and Urban Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Jurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078738v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Radiative Technique for Measuring the Thermal Properties of Road and Urban Materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kristine Jurski</w:t>
+                <w:t xml:space="preserve">Roughness-enhanced collection of condensed droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Trosseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11905-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272929v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness-enhanced collection of condensed droplets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Trosseille</w:t>
+                <w:t xml:space="preserve">Grooves Accelerate Dew Shedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Bintein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11905-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.098005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003684v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grooves Accelerate Dew Shedding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Mongruel</w:t>
+                <w:t xml:space="preserve">Acoustic streaming near a sharp structure and its mixing performance characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Costalonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.098005⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-019-2271-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093995v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic streaming near a sharp structure and its mixing performance characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Costalonga</w:t>
+                <w:t xml:space="preserve">vegetable fat: A low-cost bio-based phase change material for thermal energy storage in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boussaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Foufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-019-2271-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276037v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vegetable fat: A low-cost bio-based phase change material for thermal energy storage in buildings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lefebvre</w:t>
+                <w:t xml:space="preserve">Experimental investigation of thermal and flow mixing enhancement induced by Rayleigh-like streaming in a milli-mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.10.022⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.100434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2019.100434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078748v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overhanging shapes of freezing sessile drops under continuous liquid supply</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How thermally efficient are chaotic advection mixers? An experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Humberset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Osipian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 140, pp.135-143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.02.043⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343315v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of thermal and flow mixing enhancement induced by Rayleigh-like streaming in a milli-mixer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+                <w:t xml:space="preserve">Liquid spreading on cold surfaces: Solidification-induced stick-slip dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Herbaut</w:t>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2019.100434⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.033603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078736v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How thermally efficient are chaotic advection mixers? An experimental assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Azzouz</w:t>
+                <w:t xml:space="preserve">Micro-patterned anti-icing coatings with dual hydrophobic/hydrophilic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aazdine Lamouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bellynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (40), pp.19353-19357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8TA06944A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314813v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid spreading on cold surfaces: Solidification-induced stick-slip dynamics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diazonium Salt Chemistry For The Design Of Nano-Textured Anti-Icing Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gam-Derouich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.033603⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (65), pp.8983-8986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC02601G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343306v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-patterned anti-icing coatings with dual hydrophobic/hydrophilic properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which pavement structures are best suited to limiting the UHI effect? A laboratory-scale study of Parisian pavement structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8TA06944A⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705755v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazonium Salt Chemistry For The Design Of Nano-Textured Anti-Icing Surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration and properties of a composite bio-based PCM for an application in building envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boussaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Foufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC02601G⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 185, pp.156-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.07.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705851v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which pavement structures are best suited to limiting the UHI effect? A laboratory-scale study of Parisian pavement structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grados</w:t>
+                <w:t xml:space="preserve">Dew plant for bottling water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girja Sharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.08.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, Part 1, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858157v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and properties of a composite bio-based PCM for an application in building envelopes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lefebvre</w:t>
+                <w:t xml:space="preserve">A phenomenological approach of solidification of polymeric phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Abou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Osipian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.07.098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (3), pp.035103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4974287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04141786v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dew plant for bottling water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anil Kumar Roy</w:t>
+                <w:t xml:space="preserve">Measuring the Effects of Urban Heat Island Mitigation Techniques in the Field: Application to the Case of Pavement-Watering in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.07.079⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005230v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113917v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phenomenological approach of solidification of polymeric phase change materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+                <w:t xml:space="preserve">An analysis of pavement heat flux to optimize the water efficiency of a pavement-watering method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4974287⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (5), pp.658-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473545v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698350v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Effects of Urban Heat Island Mitigation Techniques in the Field: Application to the Case of Pavement-Watering in Paris</w:t>
+                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113917v4</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of pavement heat flux to optimize the water efficiency of a pavement-watering method</w:t>
+                <w:t xml:space="preserve">The effect of pavement-watering on subsurface pavement temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.060⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698350v5</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of pavement-watering on subsurface pavement temperatures</w:t>
+                <w:t xml:space="preserve">Expérimentation de rafraîchissement de l’espace public en période caniculaire à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2015.10.006⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7-8, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201507041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222772v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">A liquid contact line receding on a soft gel surface: dip-coating geometry investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kajiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Daerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (44), pp.8888-8895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm01609b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698345v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de rafraîchissement de l’espace public en période caniculaire à Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Edge effects on water droplet condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201507041⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (6), pp.062403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.062403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763633v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A liquid contact line receding on a soft gel surface: dip-coating geometry investigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical properties and melting heat transfer characteristics of shape-stabilized paraffin slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Trinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Royon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm01609b⟩</w:t>
+              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08916152.2012.713076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354946v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge effects on water droplet condensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mongruel</w:t>
+                <w:t xml:space="preserve">Improving a pavement-watering method on the basis of pavement surface temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.062403⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136630v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698358v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and melting heat transfer characteristics of shape-stabilized paraffin slurry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">WETTING ON GELS: HOW THE GEL CHARACTERISTICS AFFECT THE CONTACT LINE DYNAMICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kajiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Daerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08916152.2012.713076⟩</w:t>
+              <w:t xml:space="preserve">Interfacial Phenomena and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (3), pp.215 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/InterfacPhenomHeatTransfer.2013010169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599869v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving a pavement-watering method on the basis of pavement surface temperature measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Advancing liquid contact line on visco-elastic gel substrates: stick-slip vs. continuous motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kajiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Daerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2014.11.002⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.454-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM26714D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698358v4</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WETTING ON GELS: HOW THE GEL CHARACTERISTICS AFFECT THE CONTACT LINE DYNAMICS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
+                <w:t xml:space="preserve">Aide à la décision après constat d'un écart de température : Chaîne du froid d'un produit de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfacial Phenomena and Heat Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.16-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550763v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing liquid contact line on visco-elastic gel substrates: stick-slip vs. continuous motions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lequeux</w:t>
+                <w:t xml:space="preserve">Aide à la décision après constat d'un écart de température : chaîne du froid d'un produit de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kacimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1128, pp.32-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367071v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision après constat d'un écart de température : chaîne du froid d'un produit de santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kacimi</w:t>
+                <w:t xml:space="preserve">Dynamics of the contact line in wetting and diffusing processes of water droplets on hydrogel (PAMPS–PAAM) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kajiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Daerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (24), pp.11425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1sm05944k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599697v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision après constat d'un écart de température : Chaîne du froid d'un produit de santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kacimi</w:t>
+                <w:t xml:space="preserve">Ultrasonic determination of the particle concentration in model suspensions and ice slurry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Gautherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (8), pp.1972-1979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599696v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic determination of the particle concentration in model suspensions and ice slurry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Fournaison</w:t>
+                <w:t xml:space="preserve">The fouling and cleaning of venous catheters : a possible optimization of the process using intermittent flushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durussel J.J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Merckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigier J.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.06.009⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.820-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2011.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158601v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fouling and cleaning of venous catheters : a possible optimization of the process using intermittent flushing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vigier J.P.</w:t>
+                <w:t xml:space="preserve">Chaîne du froid des produits de santé : moyens de mesure et traçabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Champeymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1117, pp.40-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00651080v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the contact line in wetting and diffusing processes of water droplets on hydrogel (PAMPS–PAAM) substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lequeux</w:t>
+                <w:t xml:space="preserve">Determinación de la concentración de partículas en un sistema con emulsión mediante técnica de ultrasonidos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gautherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">revista Frío-calor y aire acondicionado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 423, pp.60-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359308v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaîne du froid des produits de santé : moyens de mesure et traçabilité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow investigation of phase change material (PCM) slurry as a heat transfer fluid in a closed loop system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (4), pp.333-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.1478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599695v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinación de la concentración de partículas en un sistema con emulsión mediante técnica de ultrasonidos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forced convection heat transfer with a slurry of phase change material in circular ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guiffant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revista Frío-calor y aire acondicionado</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (5), pp.928-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2007.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593250v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow investigation of phase change material (PCM) slurry as a heat transfer fluid in a closed loop system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement thermo-rhéologique de solutions de surfactants non ioniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Boucenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mercier</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Paterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.41-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00650749v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced convection heat transfer with a slurry of phase change material in circular ducts</w:t>
+                <w:t xml:space="preserve">Comparison between aqueous polymer solutions and water as phase change material (PCM) used for cold transport chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guiffant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2007.10.016⟩</w:t>
+              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (2), pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08916150590914732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00326595v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermo-rhéologique de solutions de surfactants non ioniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of cold thermal energy with a slurry as secondary biphasic refrigerant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perrot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guiffant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 25 (1), pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9155,176 +8904,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du XVème Colloque International Franco-Québécois en Energie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tréméac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque International Franco-Québecois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRO GROOVED SURFACE IMPROVE DEW COLLECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9372,259 +9121,667 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratory study of thermal and physiological responses of vegetated and artificial shading devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006405v1</w:t>
+                <w:t xml:space="preserve">Aurore Girier Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arbelet-Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Filaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icuc12-881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement thermo-climatique de toitures : impacts de l’isolant thermique, de la réflectivité et de l’arrosage sur l’échauffement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Filaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Parison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the behavior of watered urban materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimatic impact of water mitigation: a field study between wall-and pavement-watering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frere Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Rompu Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouget Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royon Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and microclimatic behavior of OASIS schoolyard paving materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9636,51 +9793,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9690,91 +9847,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des énergies renouvelables au bâtiment de l'IUT de Paris Pajol : Vers une autonomie énergétique durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nzoundja Fapi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Boufkhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Reisberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9789,571 +9946,571 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules métalliques fonctionnalisées pour l'éradication de biofilm à la surface de condenseurs d'eau de rosée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryana Hemadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Lomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecter l'eau de rosée : un défi scientifique et sociétal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des mesures dans le bâtiment de l'IUT : un exemple de SAé pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Boufkhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Troseille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beysens</w:t>
+                <w:t xml:space="preserve">Steeve Reisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326805v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mesures dans le bâtiment de l'IUT : un exemple de SAé pour la recherche</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collecter l'eau de rosée : un défi scientifique et sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Troseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beysens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326672v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban heat island mitigation : a field evaluation of a pervious pavement combined with pavement watering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien van Rompu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COBEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION THERMIQUE DE MATERIAUX DE REVETEMENT DES COURS OASIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10368,113 +10525,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVeme Colloque International Franco-Quebecois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement thermique d’échantillons de toiture sous conditions caniculaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10489,100 +10646,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque International Franco-Québecois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du confort thermique au sein d’une cours d’école parisienne : couplage de mesures microclimatiques fixes et mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10610,100 +10767,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Colloque Annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du confort thermique au sein d’une cours d’école parisienne : couplage de mesures microclimatiques fixes et mobiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10731,87 +10888,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e Colloque Annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COUPLAGE DE MATERIAUX FRAIS, PERMEABLES ET ARROSAGE URBAIN : EVALUATION D'UN DEMONSTRATEUR D'ILOT DE FRAICHEUR URBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10826,320 +10983,320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e Colloque Annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rennes,France, France. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Oasis Project: UHI mitigation strategies applied to Parisian schoolyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobée Cécilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthe Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordin Patricia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Countermeasures to Urban Heat Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Information Technology Hyderabad, Dec 2019, Hyderabad, India. pp.303-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and geographic analysis of the urban cooling potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parison Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royon Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Countermeasures to Urban Heat Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Information Technology Hyderabad, Dec 2019, Hyderabad, India. pp.324-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the thermal behaviour of unplanted extensive green roof sample according to the nature of the substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaumont Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parison Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11154,113 +11311,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Countermeasures to Urban Heat Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement thermique d’échantillons de toiture végétalisée non plantée de type extensive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11275,2431 +11432,2157 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Colloque International Franco-Québecois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Baie-Saint-Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple model for the dynamics of contact lines freezing on a cold substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS 2019, European Coating Symposium, Heidelberg, September 8-11, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wilhelm Schabel, Philip Scharfer, Sep 2019, Heidelberg, Germany. pp.T-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hydrophilic / Hydrophobic Media on the Thermal Metrology: Contribution to Simultaneous Heat and Moisture Transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Thermal conductivity measurements in phase change polymer composites doped with carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Osipian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-A. Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18éme Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">10th International Conference on Thermal Engineering: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165562v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurements in phase change polymer composites doped with carbon nanotubes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Influence of Hydrophilic / Hydrophobic Media on the Thermal Metrology: Contribution to Simultaneous Heat and Moisture Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Aghahadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Abboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-A. Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Thermal Engineering: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Muscat, Oman</w:t>
+              <w:t xml:space="preserve">18éme Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166078v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie thermique dans un milieu hydrophile et hydrophobe : approche expérimentale et approche numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Aghahadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essolé Padayodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-A. Bahrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbon nano-reinforcement on the mechanical and thermal behavior of phase change materials: experimental methods and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Smaoui Barboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-A. Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Boucenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding 20th International Conference on Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des matériaux de l’espace public parisien : caractérisation de la contribution aux ilots de chaleur urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the real-world effects of urban heat island countermeasures: a case study of pavement-watering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques de l’arrosage de l'espace public comme moyen d'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2014 : Approches Multi-échelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the effect of pavement-watering on pavement heat flux in order to improve watering efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Micro-Climatic Effects of Pavement-Watering with the Help of Statistical Analysis Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the cooling efficiency of pavement watering as an urban heat island mitigation technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+                <w:t xml:space="preserve">Amélioration du confort thermique par intégration de Matériau à Changement de Phase (MCP) dans les planchers/plafondsde bâtiment à structure légère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Amélioration du confort thermique par intégration d e Matériau à Changement de Phase (MCP) dans les planchers/plafonds de bâtiment à structure légère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Marrackech, Maroc. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698440v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Liquid Contact Line on Visco-Elastic Gels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gorlier</w:t>
+                <w:t xml:space="preserve">Measurement of the cooling efficiency of pavement watering as an urban heat island mitigation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Coating Symposium, ECS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joël de Coninck; Pierre Lambert; David Seveno; Terry D. Blake; Dorothée Friedrich; Fanny Lallemant, Sep 2013, Mons, Belgium. pp.54-56, ISBN 978-2-87325-077-5</w:t>
+              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379884v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du confort thermique par intégration de Matériau à Changement de Phase (MCP) dans les planchers/plafondsde bâtiment à structure légère</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grados</w:t>
+                <w:t xml:space="preserve">Dynamics of Liquid Contact Line on Visco-Elastic Gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kajiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gorlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Daerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amélioration du confort thermique par intégration d e Matériau à Changement de Phase (MCP) dans les planchers/plafonds de bâtiment à structure légère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Marrackech, Maroc. pp.1-5</w:t>
+              <w:t xml:space="preserve">European Coating Symposium, ECS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joël de Coninck; Pierre Lambert; David Seveno; Terry D. Blake; Dorothée Friedrich; Fanny Lallemant, Sep 2013, Mons, Belgium. pp.54-56, ISBN 978-2-87325-077-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940341v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of spreading of liquid on a hydrogel substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kajiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Daerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Coating Symposium, ECS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martti Toyvakka; Parvez Alam; Jarkko J. Saarinen; Mari Nurmi; Jani Kniivila; Pauliina Saloranta, Jun 2011, Turku, Finland. pp.272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of particle concentration in a slurry system by an ultrasonic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laurent</w:t>
+                <w:t xml:space="preserve">W. Gautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Karlsruhe, Germany. pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de frigoporteurs diphasiques par une méthode ultrasonore : application au coulis de glace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vannes, France. pp.663-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593794v1</w:t>
-              </w:r>
-[...272 lines deleted...]
-                <w:t xml:space="preserve">hal-01698875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drops Merging on a Vibrating Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangshu Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingwen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13707,51 +13590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13761,78 +13644,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Microclimatic Characterization of a Parisian “Oasis” Schoolyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13850,106 +13733,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Building Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.2957-2965, 2023, Environmental Science and Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimatic Impact of Innovative Pavements for the Life Cool &amp; Low Noise Asphalt Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13967,106 +13850,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Building Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.2967-2975, 2023, Environmental Science and Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of sharp-edge acoustic streaming on mixing in a microchannel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuanyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14084,247 +13967,247 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de congrès SFT 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2020-041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Phase Change Material Implementations for Thermal Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment, Energy and Climate Change II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Springer International Publishing, pp.123-149, 2015, The Handbook of Environmental Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2015_332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de rhéologie (Circulation des fluides)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Duminil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frigoporteurs, guide technique pour le refroidissement indirect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Froid; ADEME, pp.77-95, 2005, Chapitre 7 Eléments de rhéologie, 2-00-192502-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14334,144 +14217,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHODE D’ANALYSE DE DONNEES POUR QUANTIFIER UN POTENTIEL DE RAFRAICHISSEMENT D’UNE ZONE D’UN SITE GEOGRAPHIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Parison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghid Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3142022. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId355"/>
+      <w:footerReference w:type="default" r:id="rId358"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14618,51 +14501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muselli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefavrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flor&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;billout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pou-&#193;lvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mongruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riveiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202419472" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05106129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115693" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Peng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam Derouich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00821a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sahli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.101920" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114907" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2024.03.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04262944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100566" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangshu Lei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwen Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157591" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geyu Zhong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025102" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885908v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastrette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.124201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102814" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boussaba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Makhlouf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.11.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121160" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.128252" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urbina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongruel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gonz&#225;lez-Vi&#241;as" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126263" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Crobu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125788" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110455" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051914v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herbaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-900261-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051910v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.102.043110" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixiang Lyu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120256" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11060607" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285559v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jurski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100543" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merckx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Herbaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1129729820917852" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amir Bahrani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;rinet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Costalonga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-2926-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785948v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314801v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bahrani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2019.100434" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Menesses" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bird" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.100506" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humberset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Osipian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Azzouz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272929v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003684v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Medici" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11905-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02093995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.098005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2271-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Makhlouf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Foufa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.10.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343315v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.043" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314813v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humberset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osipian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033603" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aazdine Lamouri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bellynck" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA06944A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Herbaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC02601G" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.08.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141786v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.098" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W52GQ0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girja Sharan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.079" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Abou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974287" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.10.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354946v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kajiya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Receveur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01609b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136630v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.062403" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599869v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2012.713076" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550763v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2013010169" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26714D" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zornette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacimi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599696v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gautherin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Royon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.06.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ7JTPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durussel J.J." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigier J.P." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.10.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H0G70DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05944k" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599695v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boulay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champeymond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650749v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacquier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1478" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84LSQJLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326595v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guiffant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.10.016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LM5QM2M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068910v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005902v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150590914732" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650734v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128335v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bahrani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006405v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frere Maxime" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendel Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Rompu Julien" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royon Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665060v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Chanial" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093358v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Reisberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326928v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326805v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Troseille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495980v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778874v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128333v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681562v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128332v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666841v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob&#233;e C&#233;cilia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Alexandre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordin Patricia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666834v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parison Sophie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128327v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Maxime" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128326v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357783v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165562v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aghahadi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Bahrani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166078v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166042v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166051v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui Barboura" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boucenna" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379884v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorlier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940341v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Karim" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379861v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128325v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366793v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_315" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662701v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_316" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908146v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-041" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320442v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2015_332" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007485v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128337v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muselli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefavrais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flor&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beysens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;billout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.133527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pou-&#193;lvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mongruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavielle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Riveiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202419472" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05106129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Filaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115693" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyu Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eng.2024.03.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhendong Peng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam Derouich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ma00821a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04392803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Sahli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.101920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114907" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04262944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100566" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geyu Zhong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwen Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.025102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangshu Lei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157591" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005184v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Trosseille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.122078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885908v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastrette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baudoin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.124201" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121160" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.128252" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boussaba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Makhlouf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.11.060" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102814" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urbina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongruel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gonz&#225;lez-Vi&#241;as" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cooke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Crobu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125788" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051914v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Herbaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2020-900261-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.102.043110" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixiang Lyu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120256" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11060607" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Jurski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100543" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merckx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Herbaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1129729820917852" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Amir Bahrani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;rinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Costalonga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-020-2926-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02785948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Menesses" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bird" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.100506" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314801v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Bahrani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2019.100434" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.02.043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Humberset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Osipian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Azzouz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272929v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003684v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Medici" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11905-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02093995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Bintein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.098005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276037v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-019-2271-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Makhlouf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Foufa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.10.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bontemps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humberset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Osipian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033603" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705755v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gam-Derouich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aazdine Lamouri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bellynck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA06944A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705851v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Herbaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC02601G" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858157v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.08.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141786v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W52GQ0D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girja Sharan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Roy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473545v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Abou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974287" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222772v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2015.10.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354946v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kajiya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Daerr" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Receveur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01609b" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136630v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.062403" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trinquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karim" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2012.713076" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550763v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterfacPhenomHeatTransfer.2013010169" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM26714D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599696v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zornette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kacimi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359308v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05944k" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gautherin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Laurent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Royon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournaison" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.06.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKQ7JTPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durussel J.J." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merckx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigier J.P." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2011.10.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6H0G70DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599695v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boulay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Champeymond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoor" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650749v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacquier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1478" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84LSQJLB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326595v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guiffant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.10.016" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LM5QM2M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068910v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Boucenna" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paterson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005902v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trinquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916150590914732" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650734v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128335v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tr&#233;m&#233;ac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bahrani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006405v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610366v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Girier Timsit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arbelet-Bonnin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-881" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322957v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frere Maxime" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendel Martin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Rompu Julien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouget Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royon Laurent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665060v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghid Karam" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Chanial" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nzoundja Fapi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boufkhad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Reisberg" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326928v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryana Hemadi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326672v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326805v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Troseille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495980v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouget" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Rompu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778874v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128333v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681562v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128332v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964653v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666841v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob&#233;e C&#233;cilia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Alexandre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordin Patricia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666834v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parison Sophie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128327v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Maxime" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128326v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357783v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166078v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essol&#233; Padayodi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Bahrani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165562v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aghahadi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abboudi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166042v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166051v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Smaoui Barboura" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farhat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cazes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boucenna" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940341v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Karim" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379884v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gorlier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379861v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366793v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662670v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_315" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662701v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_316" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908146v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-041" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320442v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2015_332" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007485v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128337v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>