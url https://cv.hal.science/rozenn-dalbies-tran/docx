--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -169,299 +169,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
+                <w:t xml:space="preserve">Vers un organoïde ovarien : culture organotypique du follicule de brebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Maisons-Alfort, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179828v1</w:t>
+                <w:t xml:space="preserve">hal-04165089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un organoïde ovarien : culture organotypique du follicule de brebis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic exchanges between the oocyte and its environment: focus on lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Silvana Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organoïdes et recherche agronomique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48. Annual Conference of the International Embryo Technology Society (IETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. pp.1-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD21249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165089v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of initiation of follicle growth and dynamics of early follicular development in the sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -788,51 +788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global transcriptome and proteome analysis of bovine cumulus cells in relation to maturation and developmental competence of enclosed oocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gargaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -840,51 +840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Mammalian Embryo Genomics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EmbryoGene Network. CAN., Oct 2014, Québec, Canada. 94 p</w:t>
@@ -913,90 +913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcript and protein stockpiles, lipid content and ultrastructure of bovine oocytes enclosed or not within cumulus cells are differently affected by in vitro maturation: implications for developmental competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1077,51 +1077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1157,333 +1157,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La qualité de l'ovocyte bovin : du phénotypage aux gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ponsart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+                <w:t xml:space="preserve">C. Guyader-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
+                <w:t xml:space="preserve">S. Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Druart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Duranthon</w:t>
+                <w:t xml:space="preserve">C. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019427v1</w:t>
+                <w:t xml:space="preserve">hal-01189587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine oocyte quality: from phenotype to transcriptome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guyader-Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Ponchon</w:t>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Embryon Genomics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Labo/service de l'auteur, Bonn, DEU., Sep 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746903v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulus cells transcriptomics revealed the potential biomarkers of oocyte development competence and differences in signaling pathways during in vitro and in vivo maturation bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Salhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1502,307 +1502,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Embryo Genomics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Labo/service de l'auteur, Bonn, DEU., Sep 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique fonctionnelle pour l'étude de la fertilité femelle bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ponsart</w:t>
+                <w:t xml:space="preserve">Phenotyping the reproduction function in cattle: inputs from functional genomics and epigenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">General Assembly and annual workshop of ICAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee for Animal Recording (ICAR). Rome, ITA., Jun 2011, Bourg-en-Bresse, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189593v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l'ovocyte bovin : du phénotypage aux gènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bovine oocyte quality: from phenotype to transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Guyader-Joly</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyader-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gonzalez</w:t>
+                <w:t xml:space="preserve">Sylviane Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Embryon Genomics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Labo/service de l'auteur, Bonn, DEU., Sep 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189587v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que nous devons à notre mère : les ARN ovocytaires dans la compétence au développement de l'embryon</w:t>
               </w:r>
@@ -1857,90 +1857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences of developmental potential, transcriptome, proteome and ultrastructure between cumulus denuded and cumulus enclosed bovine oocytes after in vitro maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1982,103 +1982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential markers of oocyte developmental competence revealed by transcriptome analysis of cumulus cells in bovine (Bos taurus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Salhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Salhab</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guyader-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Society for Reproduction and Fertility Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Nottingham, United Kingdom</w:t>
@@ -2351,221 +2351,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVOGENAE2. La régulation de l'expression génique dans l'ovocyte, enjeu pour l'élevage bovin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The extracellular calcium sensing receptor (CaSR) modulates ERK phosphorylation in the cumulus-oocyte complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Dell'Aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ambruosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fiandanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Reshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque Agenae/Genanimal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès "I Gameti"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Riccione, Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750825v1</w:t>
+                <w:t xml:space="preserve">hal-02818829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extracellular calcium sensing receptor (CaSR) modulates ERK phosphorylation in the cumulus-oocyte complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OVOGENAE2. La régulation de l'expression génique dans l'ovocyte, enjeu pour l'élevage bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès "I Gameti"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Riccione, Italy. n.p</w:t>
+              <w:t xml:space="preserve">7. Colloque Agenae/Genanimal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818829v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches non invasives de l'embryon : protéomique, métabolomique, dialogue ovocyte-cumulus</w:t>
               </w:r>
@@ -2577,77 +2577,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Nationales de la FFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Clermont-Ferrand, France</w:t>
@@ -2676,51 +2676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoplasmic Polyadenylation-Element-Binding protein (CPEB) is an important factor of meiosis in bovine oocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2801,77 +2801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of contrasted phenotypes in the bovine from repeated in vivo and in vitro embryo production following superovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guyader-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marquant -Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2952,51 +2952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,51 +3181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Royère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3289,51 +3289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’expression de gènes dans les cellules de cumulus humaines : une approche de la compétence ovocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3423,51 +3423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3486,273 +3486,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogue ovocyte-cumulus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+                <w:t xml:space="preserve">In vitro production of ruminant embryos: results, limits and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Nationales de la FFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium COA/INRA Scientific Cooperation in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755432v1</w:t>
+                <w:t xml:space="preserve">hal-02753187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro production of ruminant embryos: results, limits and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
+                <w:t xml:space="preserve">Le dialogue ovocyte-cumulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca P. Feuerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Royère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium COA/INRA Scientific Cooperation in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t>
+              <w:t xml:space="preserve">11. Journées Nationales de la FFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753187v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome in bovine oocyte: general profile and marker genes</w:t>
               </w:r>
@@ -3820,51 +3820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bovine orthologue of the maternal effect gene stella/PGC7 identified by subtractive and suppressive hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,51 +3915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oocyte–cumulus dialog: a real time PCR and protein approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4183,51 +4183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4383,64 +4383,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal ewe folliculogenesis from preantral to antral stages: Gene clustering and Connexin 43 protein profile by transparisation coupled to immunolocalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4517,64 +4517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of oocytes originating from in vitro grown ewe follicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Yasmine Mahiddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4612,64 +4612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin promotes in vitro development of ovine preantral to antral follicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4746,64 +4746,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insuline stimule le développement in vitro du follicule ovin du stade préantral au stade antral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,64 +4871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and basal folliculogenesis in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4996,64 +4996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LIF (Leukemia inhibitory factor) est bénéfique pour la compétence méiotique de l’ovocyte et l’expression des Jonctions GAP / Connexines dans les petits follicules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,64 +5134,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du gène BCAR4 dans la physiologie ovarienne chez la lapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lavillatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,333 +5240,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of FSH on small growing follicles in vitro : Focus on the Estradiol (E2) and Anti Mullerian Hormone (AMH) balance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Functional investigation of the human oocyte-expressed gene bcar4 using domestic animal models and genome editing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Peyny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ovarian Club XI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785334v1</w:t>
+                <w:t xml:space="preserve">hal-02733780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional investigation of the human oocyte-expressed gene bcar4 using domestic animal models and genome editing.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of FSH on small growing follicles in vitro : Focus on the Estradiol (E2) and Anti Mullerian Hormone (AMH) balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boulanger</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Frapsauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ovarian Club XI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733780v1</w:t>
+                <w:t xml:space="preserve">hal-02785334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du gène &amp;lt;em&amp;gt;BCAR4&amp;lt;/em&amp;gt; dans la fertilité femelle : expression et approche fonctionnelle &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5634,51 +5634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mubritinib, an inhibitor of the EGFR family member ErbB2, blocks oocyte maturation in bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5729,51 +5729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCAR4 is involved in in vitro preimplantation development: investigating its role in vivo by genome efditing in rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Peyny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5835,277 +5835,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KO d’un gène OvocytAire chez le Lapin (KOALA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of lipid profoling by MALDI-TOF mass spectrometry in granulosa cells of postpartum Holstein dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Bertevello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Beauclair</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Guitton</w:t>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741333v1</w:t>
+                <w:t xml:space="preserve">hal-02744210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of lipid profoling by MALDI-TOF mass spectrometry in granulosa cells of postpartum Holstein dairy cows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KO d’un gène OvocytAire chez le Lapin (KOALA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+                <w:t xml:space="preserve">Linda Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Peyny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744210v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a high and low energy diets on metabolic and reproductive parameters in Holstein primiparous dairy cows</w:t>
               </w:r>
@@ -6117,51 +6117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6229,51 +6229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovarian activity and oocyte-cumulus complex morphology in postpartum Holstein dairy cows fed a high vs low energy diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,64 +6354,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal factors: their expression, control and role in oocyte-cumulus dialogue, oocyte maturation and early embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guerif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6613,51 +6613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Papillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6712,77 +6712,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVOGENAE 2 - La régulation de l'expression génique dans l'ovocyte, un enjeu pour la biologie de la reproduction et l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Duranthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6837,90 +6837,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine oocyte quality: from phenotype to genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guyader-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Annual Meeting AETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Chester, United Kingdom. 2011, 27ème Colloque Scientifique de l'AETE</w:t>
@@ -6949,64 +6949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surrounding cumulus cells onto meiotic maturation of bovine oocytes: differences at mRNA and protein levels between cumulus-enclosed and denuded oocytes during IVM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Uzbekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7119,90 +7119,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Biomedical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8051,51 +8051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165089v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyader-Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ponchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Salhab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189587v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dell'Aquila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiandanese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Reshkin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Traverso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant -Le Guienne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Traverso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sirard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0331" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennetier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. King" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744210v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740926v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tessaro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Franciosi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097755v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leng M." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux-Jaudet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097839v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03128718v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817466v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165089v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Silvana Bertevello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21249" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ntallaris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gargaros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ponchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Salhab" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyader-Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ponchon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Dell'Aquila" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa de Santis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruosi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiandanese" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Reshkin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roy&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Traverso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752219v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant -Le Guienne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Martin Traverso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sirard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0331" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guerif" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennetier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. King" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669329v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Yasmine Mahiddine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.03.037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192700v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Papin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795372v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Frapsauce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733780v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785334v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737997v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Bertevello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corbin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740926v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797911v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tessaro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Franciosi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097755v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leng M." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux-Jaudet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097839v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03128718v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817466v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>