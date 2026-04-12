--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using facilitator–receiver peer dyads matched according to socioeconomic status to promote behaviour change in overweight adolescents: a feasibility study</w:t>
+                <w:t xml:space="preserve">Measuring adolescents’ weight socioeconomic gradient using parental socioeconomic position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Saez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Legrand</w:t>
+                <w:t xml:space="preserve">Julie Akkoyun-Farinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alleyrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanne Langlois</w:t>
+                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019731⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.1097-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380509v1</w:t>
+                <w:t xml:space="preserve">hal-02349329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring adolescents’ weight socioeconomic gradient using parental socioeconomic position</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using facilitator–receiver peer dyads matched according to socioeconomic status to promote behaviour change in overweight adolescents: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Akkoyun-Farinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+                <w:t xml:space="preserve">Camille Alleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ramisasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Langlois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philip Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (6), pp.1097-1102. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.e019731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349329v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing social inequalities in access to overweight and obesity care management for adolescents: The PRALIMAP-INÈS trial protocol and inclusion data analysis</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.141-157. </w:t>
@@ -668,295 +668,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity motivational interviewing, a tool in health prevention for disadvantaged adolescent</w:t>
+                <w:t xml:space="preserve">A framework and tool for the process evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gailliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Briançon</w:t>
+                <w:t xml:space="preserve">L Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Lecomte</w:t>
+                <w:t xml:space="preserve">Ay Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw175.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw174.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946755v1</w:t>
+                <w:t xml:space="preserve">hal-02946769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework and tool for the process evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical activity motivational interviewing, a tool in health prevention for disadvantaged adolescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Legrand</w:t>
+                <w:t xml:space="preserve">A Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gailliard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Langlois</w:t>
+                <w:t xml:space="preserve">A Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Saez</w:t>
+                <w:t xml:space="preserve">S Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ay Omorou</w:t>
+                <w:t xml:space="preserve">E Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw174.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw175.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946769v1</w:t>
+                <w:t xml:space="preserve">hal-02946755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1111,51 +1111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02503651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B&#246;hme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ramisasoa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019731" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02349329v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Akkoyun-Farinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02339019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2017.05.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Omorou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brian&#231;on" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw175.121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gailliard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Omorou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw174.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02503651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B&#246;hme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02349329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Akkoyun-Farinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky064" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ramisasoa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02339019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2017.05.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gailliard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Omorou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw174.021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Omorou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vuillemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brian&#231;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lecomte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw175.121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>