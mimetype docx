--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rozenn Le Hir </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chargée de recherche INRAECentre de Versailles-SaclaySite de Versailles</w:t>
+        <w:t xml:space="preserve">Chargée de recherche hors-classe (CRHC) à l'Institut Jean-Pierre Bourgin - Sciences du végétaleCentre INRAE de Versailles-SaclaySite de Versailles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -167,92 +167,92 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je suis chargée de recherche à l'IJPB (INRAE site de Versailles) et je m'intéresse au transport des sucres chez les plantes. Mes recherches sont multi-échelles et portent sur l'impact d'une modification du transport des sucres sur le développement des plantes (notamment le développement du système vasculaire), la production de biomasse végétale et la réponse de la plante aux stress abiotiques (dont le stress sécheresse, froid et fort CO2).</w:t>
+        <w:t xml:space="preserve">Je suis chargée de recherche hors-classe (titulaire de l'HDR) à l’IJPB (INRAE, site de Versailles), spécialisée dans le transport des sucres chez les plantes. Mes travaux s’appuient sur une approche multi-échelle visant à comprendre comment les altérations du transport des sucres influencent le développement des plantes — en particulier la formation du système vasculaire —, la production de biomasse, ainsi que les réponses aux stress abiotiques tels que la sécheresse, le froid et l’élévation du CO₂.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -778,222 +778,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant sugar metabolism, transport and signalling in challenging environments</w:t>
+                <w:t xml:space="preserve">Delving deeper into the link between sugar transport, sugar signaling and vascular system development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nägele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gibon</w:t>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 174 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.13768⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773295v1</w:t>
+                <w:t xml:space="preserve">hal-03636605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delving deeper into the link between sugar transport, sugar signaling and vascular system development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant sugar metabolism, transport and signalling in challenging environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nägele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 174 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.13684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636605v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of sugar transport in the vascular system acts on nitrogen remobilization and nitrogen use efficiency in Arabidopsis</w:t>
               </w:r>
@@ -1018,51 +1018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1241,2787 +1241,2813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in the long-distance transport of nutrients and photoassimilates in response to N availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chardon</w:t>
+                <w:t xml:space="preserve">DspA/E-Triggered Non-Host Resistance against E. amylovora Depends on the Arabidopsis GLYCOLATE OXIDASE 2 Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica de Marco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vilaine</w:t>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zarattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2022.153707⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (8), pp.4224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23084224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221098v1</w:t>
+                <w:t xml:space="preserve">hal-04438270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of SUT1 and SUT2 Sugar Transporters in the Impairment of Sugar Transport and Changes in Phloem Exudate Contents in Phytoplasma-Infected Plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Natural variation in the long-distance transport of nutrients and photoassimilates in response to N availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Razan</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22020745⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 273, pp.153707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2022.153707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935915v1</w:t>
+                <w:t xml:space="preserve">hal-04221098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucellus: between cell elimination and sugar transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Lu</w:t>
+                <w:t xml:space="preserve">Involvement of SUT1 and SUT2 Sugar Transporters in the Impairment of Sugar Transport and Changes in Phloem Exudate Contents in Phytoplasma-Infected Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa045⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22020745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935910v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuolar fructose transporter SWEET17 is critical for root development and drought tolerance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marzieh Valifard</w:t>
+                <w:t xml:space="preserve">The nucellus: between cell elimination and sugar transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennys-Marcela Gomez-Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Müller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Horst Ekkehard Neuhaus</w:t>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 187 (4), pp.2716-2730. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab436⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 185 (2), pp.478-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580521v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial rhizobacteria Pseudomonas simiae WCS417 induces major transcriptional changes in plant sugar transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vacuolar fructose transporter SWEET17 is critical for root development and drought tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzieh Valifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Scheuring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Desrut</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
+                <w:t xml:space="preserve">Horst Ekkehard Neuhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa396⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 187 (4), pp.2716-2730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935883v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity effects on sugar homeostasis and vascular anatomy in the stem of the &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; inflorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial rhizobacteria Pseudomonas simiae WCS417 induces major transcriptional changes in plant sugar transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Desrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Sellami</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nelly Wolff</w:t>
+                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20133167⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (22), pp.7301-7315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619456v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; natural accessions display adaptations in inflorescence growth and vascular anatomy to withstand high salinity during reproductive growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahar Sellami</w:t>
+                <w:t xml:space="preserve">Lateral transport of organic and inorganic solutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8 (3), pp.1-17. </w:t>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants8030061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants8010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02626009v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular framework for the control of adventitious rooting by TIR1/AFB2-Aux/IAA-dependent auxin signaling in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Salinity effects on sugar homeostasis and vascular anatomy in the stem of the &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; inflorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Lakehal</w:t>
+                <w:t xml:space="preserve">Sahar Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Chaabouni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alok Ranjan</w:t>
+                <w:t xml:space="preserve">Nelly Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.09.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (13), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20133167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621817v1</w:t>
+                <w:t xml:space="preserve">hal-02619456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron FTIR and Raman spectroscopy provide unique spectral fingerprints for &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; floral stem vascular tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; natural accessions display adaptations in inflorescence growth and vascular anatomy to withstand high salinity during reproductive growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Wolff</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery396⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants8030061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627604v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral transport of organic and inorganic solutes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vilaine</w:t>
+                <w:t xml:space="preserve">A molecular framework for the control of adventitious rooting by TIR1/AFB2-Aux/IAA-dependent auxin signaling in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bellini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alok Ranjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), pp.1-25. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.1499-1514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants8010020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02620008v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rendez-vous of mobile sieve-element and abundant companion-cell proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Synchrotron FTIR and Raman spectroscopy provide unique spectral fingerprints for &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; floral stem vascular tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2018.04.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (3), pp.871-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812811v1</w:t>
+                <w:t xml:space="preserve">hal-02627604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtbHLH68 transcription factor contributes to the regulation of ABA homeostasis and drought stress tolerance in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rendez-vous of mobile sieve-element and abundant companion-cell proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12549⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01594689v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined microscopy and molecular analyses show phloem occlusions and cell wall modifications in tomato leaves in response to &amp;quot;Candidatus Phytoplasma solani</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica de Marco</w:t>
+                <w:t xml:space="preserve">AtbHLH68 transcription factor contributes to the regulation of ABA homeostasis and drought stress tolerance in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Chakraborti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pagliari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Loschi</w:t>
+                <w:t xml:space="preserve">Thomas Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12426⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 160 (3), pp.312-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531697v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live imaging of companion cells and sieve elements in Arabidopsis leaves.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined microscopy and molecular analyses show phloem occlusions and cell wall modifications in tomato leaves in response to &amp;quot;Candidatus Phytoplasma solani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pagliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Degola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Buxa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Cayla</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">James A Anstead</w:t>
+                <w:t xml:space="preserve">A. Loschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 263 (2), pp.212-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204157v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of the Sugar Transporters AtSWEET11 and AtSWEET12 Affects Vascular Development and Freezing Tolerance in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Spinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Le hir</w:t>
+                <w:t xml:space="preserve">Patrick a.W. Klemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Chakraborti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica De marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (11), pp.1687-1690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molp.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of the Vacuolar Sugar Carrier AtSWEET16 Modifies Germination, Growth, and Stress Tolerance in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live imaging of companion cells and sieve elements in Arabidopsis leaves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick A. W. Klemens</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+                <w:t xml:space="preserve">James A Anstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.224972⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0118122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203998v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plant-specific dof transcription factors family: new players involved in vascular system development and functioning in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (164), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2013.00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABCG9, ABCG11 and ABCG14 ABC transporters are required for vascular development in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Chakraborti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76 (5), pp.811-824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.12334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-DNA-binding bHLH transcription factor PRE3/bHLH135/ATBS1/TMO7 is involved in the regulation of light signaling pathway in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Castelain</w:t>
+                <w:t xml:space="preserve">Overexpression of the Vacuolar Sugar Carrier AtSWEET16 Modifies Germination, Growth, and Stress Tolerance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. W. Klemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Patzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn R. Le Hir</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joachim Deitmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Spinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01600.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (3), pp.1338 - 1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.224972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004170v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling: keys for investigating phloem functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+                <w:t xml:space="preserve">The non-DNA-binding bHLH transcription factor PRE3/bHLH135/ATBS1/TMO7 is involved in the regulation of light signaling pathway in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn R. Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (3), pp.450 - 460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01600.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2008.03.006⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660439v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose synthase expression pattern in the rythmically growing shoot of common oak (Quercus robur L.)</w:t>
+                <w:t xml:space="preserve">Gene expression profiling: keys for investigating phloem functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leduc</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Beneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (6), pp.273-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2008.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02673650v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in sucrose and ABA concentrations are concomitant with heteroblastic leaf shape changes in a rhythmically growing species (Quercus robur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jeannette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,51 +4075,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (2), pp.229-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -4124,4969 +4150,1204 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Viémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 62 (6), pp.585-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883913v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04679637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'IJPB, des aspects biodiversité et d'un projet sur la chimie des pigments végétaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sucrose synthase expression pattern in the rythmically growing shoot of common oak (Quercus robur L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pelleshi-Travier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Froissard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coursol</w:t>
+                <w:t xml:space="preserve">J.D. Viemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Projet Arenguade</w:t>
-[...3459 lines deleted...]
-                <w:t xml:space="preserve">hal-02761344v1</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62, pp.585-591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live-cell imaging of fluorescently tagged phloem proteins with confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloem : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humana Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Methods in Molecular Biology, 978-1-4939-9561-5 978-1-4939-9562-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-9562-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transport des sucres au sein des cellules est nécessaire au bon fonctionnement du système vasculaire des plantes</w:t>
+                <w:t xml:space="preserve">From royal gardens to research laboratories: the long history of plant science in Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1xz4-rr75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739853v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un transport d'hexoses entre le cytosol et la vacuole est nécessaire au développement des vaisseaux du xylème dans la tige de l'inflorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport des sucres au sein des cellules est nécessaire au bon fonctionnement du système vasculaire des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement hétéroblastique et croissance rythmique chez le chêne pédonculé (&amp;lt;em&amp;gt;Quercus robur&amp;lt;/em&amp;gt; L.) : Etude de l'implication du métabolisme glucidique et de régulateurs de croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SUC2 sucrose transporter is required for leaf apoplasmic sucrose levels. Consequences for phloem loading strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...282 lines deleted...]
-                <w:t xml:space="preserve">hal-05311067v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How disruptions of SWEET sugar transporters affect plant photosynthesis performance and response to eCO2?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Changes in SWEET-mediated sugar partitioning affect photosynthesis performance and plant response to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gilbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05311031v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking sugar transport and nitrogen remobilization and use efficiency in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Impairment of sugar transport in the vascular system acts on nitrogen remobilisation and nitrogen use efficiency in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04313874v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the link between sugar transport and vascular system development: A SWEET story</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+                <w:t xml:space="preserve">Molecular framework for TIR1/AFB-Aux/IAA-dependent auxin sensing controlling adventitious rooting in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03731708v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deregulation of apoplastic or symplastic steps in sugar loading and transport in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron FTIR and Raman spectroscopy provide unique spectral fingerprints for &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; floral stem vascular tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bellini</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03760335v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9154,51 +5415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EE721C2"/>
+    <w:nsid w:val="7641B308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9385,51 +5646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rozenn-le-hir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6076-5863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129029637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9111-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214541v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Iannaccone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela Gomez-Paez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Choinard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.16.654273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Keller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jonaid Hossain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouzellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf525" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04036941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Valifard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azkia Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommerrenig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zarattini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#228;gele" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13768" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13684" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Klemens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab551" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2022.153707" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa045" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scheuring" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Ekkehard Neuhaus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab436" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa396" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Sellami" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wolff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133167" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8030061" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Lakehal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Ranjan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.09.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery396" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620008v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.04.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594689v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castelain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Chakraborti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moritz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12549" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531697v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagliari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Buxa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loschi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12426" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anstead" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118122" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378977v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le&#160;hir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a.W. Klemens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica De&#160;marco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.08.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. W. Klemens" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Patzke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deitmer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.224972" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00164" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204005v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12334" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004170v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn R. Le Hir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01600.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4LGCVK6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660439v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Beneteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2008.03.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7C1BRH5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleshi-Travier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Viemont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665908v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeannette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679637v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187334v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373548v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762693v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497717v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mercado-Blanco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786147v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734019v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602780v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604286v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602247v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhazira Yesbergenova-Cuny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Monfalet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603399v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788390v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9562-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9562-2_8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739853v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739856v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02912071v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311067v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyan Markovic" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Yassine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311031v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meihano Fr&#233;bault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313874v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731708v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760335v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rozenn-le-hir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6076-5863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129029637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9111-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214541v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Iannaccone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela Gomez-Paez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Choinard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.16.654273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Keller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jonaid Hossain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouzellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf525" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04036941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Valifard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azkia Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommerrenig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zarattini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13684" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#228;gele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Klemens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab551" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2022.153707" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scheuring" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Ekkehard Neuhaus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab436" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa396" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619456v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Sellami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wolff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8030061" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Lakehal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Ranjan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery396" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.04.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castelain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Chakraborti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moritz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12549" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagliari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Buxa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12426" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le&#160;hir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a.W. Klemens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica De&#160;marco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.08.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anstead" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118122" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00164" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12334" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. W. Klemens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Patzke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deitmer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.224972" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn R. Le Hir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01600.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4LGCVK6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660439v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Beneteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2008.03.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7C1BRH5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeannette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleshi-Travier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Viemont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9562-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9562-2_8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1xz4-rr75" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739853v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vilaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433022v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787884v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>