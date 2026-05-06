--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -5415,51 +5415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7641B308"/>
+    <w:nsid w:val="4368B5C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>