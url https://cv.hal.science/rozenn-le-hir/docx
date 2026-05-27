--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -644,356 +644,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DspA/E-triggered non-host resistance against E. amylovora depends on the Arabidopsis GLYCOLATE OXIDASE 2 gene</w:t>
+                <w:t xml:space="preserve">Plant sugar metabolism, transport and signalling in challenging environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Launay</w:t>
+                <w:t xml:space="preserve">Thomas Nägele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Jolivet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23084224⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637385v1</w:t>
+                <w:t xml:space="preserve">hal-03773295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delving deeper into the link between sugar transport, sugar signaling and vascular system development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.13684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant sugar metabolism, transport and signalling in challenging environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DspA/E-triggered non-host resistance against E. amylovora depends on the Arabidopsis GLYCOLATE OXIDASE 2 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cléme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nägele</w:t>
+                <w:t xml:space="preserve">Marco Zarattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gibon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Younes Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 174 (5), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4224), pp.16-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.13768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23084224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773295v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of sugar transport in the vascular system acts on nitrogen remobilization and nitrogen use efficiency in Arabidopsis</w:t>
               </w:r>
@@ -1018,51 +1018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1247,130 +1247,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DspA/E-Triggered Non-Host Resistance against E. amylovora Depends on the Arabidopsis GLYCOLATE OXIDASE 2 Gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zarattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (8), pp.4224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23084224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438270v1</w:t>
@@ -1513,295 +1513,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of SUT1 and SUT2 Sugar Transporters in the Impairment of Sugar Transport and Changes in Phloem Exudate Contents in Phytoplasma-Infected Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica de Marco</w:t>
+                <w:t xml:space="preserve">The nucellus: between cell elimination and sugar transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennys-Marcela Gomez-Paez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Batailler</w:t>
+                <w:t xml:space="preserve">Olivier Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael R. Thorpe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22020745⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (2), pp.478-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935915v1</w:t>
+                <w:t xml:space="preserve">hal-02935910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucellus: between cell elimination and sugar transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Lu</w:t>
+                <w:t xml:space="preserve">Involvement of SUT1 and SUT2 Sugar Transporters in the Impairment of Sugar Transport and Changes in Phloem Exudate Contents in Phytoplasma-Infected Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Thorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Péchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185 (2), pp.478-490. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (2), pp.745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22020745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935910v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuolar fructose transporter SWEET17 is critical for root development and drought tolerance</w:t>
               </w:r>
@@ -2049,697 +2049,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral transport of organic and inorganic solutes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A molecular framework for the control of adventitious rooting by TIR1/AFB2-Aux/IAA-dependent auxin signaling in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bellini</w:t>
+                <w:t xml:space="preserve">Abdellah Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Ranjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants8010020⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (11), pp.1499-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620008v1</w:t>
+                <w:t xml:space="preserve">hal-02621817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity effects on sugar homeostasis and vascular anatomy in the stem of the &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; inflorescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; natural accessions display adaptations in inflorescence growth and vascular anatomy to withstand high salinity during reproductive growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants8030061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20133167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619456v1</w:t>
+                <w:t xml:space="preserve">hal-02626009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; natural accessions display adaptations in inflorescence growth and vascular anatomy to withstand high salinity during reproductive growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Salinity effects on sugar homeostasis and vascular anatomy in the stem of the &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; inflorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants8030061⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (13), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20133167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626009v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular framework for the control of adventitious rooting by TIR1/AFB2-Aux/IAA-dependent auxin signaling in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+                <w:t xml:space="preserve">Synchrotron FTIR and Raman spectroscopy provide unique spectral fingerprints for &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; floral stem vascular tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alok Ranjan</w:t>
+                <w:t xml:space="preserve">Lionel Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (11), pp.1499-1514. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (3), pp.871-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2019.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621817v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron FTIR and Raman spectroscopy provide unique spectral fingerprints for &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; floral stem vascular tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Lateral transport of organic and inorganic solutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Gissot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (3), pp.871-884. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants8010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627604v1</w:t>
+                <w:t xml:space="preserve">hal-02620008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rendez-vous of mobile sieve-element and abundant companion-cell proteins</w:t>
               </w:r>
@@ -2751,51 +2751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43, pp.108-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2885,51 +2885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Chakraborti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 160 (3), pp.312-327. </w:t>
@@ -3095,654 +3095,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the Sugar Transporters AtSWEET11 and AtSWEET12 Affects Vascular Development and Freezing Tolerance in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Live imaging of companion cells and sieve elements in Arabidopsis leaves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Le hir</w:t>
+                <w:t xml:space="preserve">Thibaud Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Spinner</w:t>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick a.W. Klemens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Federica De marco</w:t>
+                <w:t xml:space="preserve">James A Anstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2015.08.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0118122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378977v1</w:t>
+                <w:t xml:space="preserve">hal-01204157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live imaging of companion cells and sieve elements in Arabidopsis leaves.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruption of the Sugar Transporters AtSWEET11 and AtSWEET12 Affects Vascular Development and Freezing Tolerance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Cayla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+                <w:t xml:space="preserve">Lara Spinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Revers</w:t>
+                <w:t xml:space="preserve">Patrick a.W. Klemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Chakraborti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Anstead</w:t>
+                <w:t xml:space="preserve">Federica De marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (2), pp.e0118122. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (11), pp.1687-1690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0118122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204157v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant-specific dof transcription factors family: new players involved in vascular system development and functioning in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overexpression of the Vacuolar Sugar Carrier AtSWEET16 Modifies Germination, Growth, and Stress Tolerance in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. W. Klemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Patzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Deitmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Spinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00164⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (3), pp.1338 - 1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.224972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204090v1</w:t>
+                <w:t xml:space="preserve">hal-01203998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABCG9, ABCG11 and ABCG14 ABC transporters are required for vascular development in Arabidopsis</w:t>
+                <w:t xml:space="preserve">The plant-specific dof transcription factors family: new players involved in vascular system development and functioning in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (164), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204005v1</w:t>
+                <w:t xml:space="preserve">hal-01204090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression of the Vacuolar Sugar Carrier AtSWEET16 Modifies Germination, Growth, and Stress Tolerance in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick A. W. Klemens</w:t>
+                <w:t xml:space="preserve">ABCG9, ABCG11 and ABCG14 ABC transporters are required for vascular development in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Patzke</w:t>
+                <w:t xml:space="preserve">Clement Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipankar Chakraborti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Deitmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+                <w:t xml:space="preserve">Hubert Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 163 (3), pp.1338 - 1352. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (5), pp.811-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.224972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203998v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The non-DNA-binding bHLH transcription factor PRE3/bHLH135/ATBS1/TMO7 is involved in the regulation of light signaling pathway in Arabidopsis</w:t>
               </w:r>
@@ -3870,77 +3870,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Beneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13 (6), pp.273-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3984,364 +3984,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in sucrose and ABA concentrations are concomitant with heteroblastic leaf shape changes in a rhythmically growing species (Quercus robur)</w:t>
+                <w:t xml:space="preserve">Sucrose synthase expression pattern in the rythmically growing shoot of common oak (Quercus robur L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Pelleshi-Travier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Viemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 26 (2), pp.229-238</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62, pp.585-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665908v1</w:t>
+                <w:t xml:space="preserve">hal-02673650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose synthase expression pattern in the rhythmically growing shoot of common oak (Quercus robur L.)</w:t>
+                <w:t xml:space="preserve">Variations in sucrose and ABA concentrations are concomitant with heteroblastic leaf shape changes in a rhythmically growing species (Quercus robur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jeannette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Viémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 62 (6), pp.585-591</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (2), pp.229-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883913v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucrose synthase expression pattern in the rythmically growing shoot of common oak (Quercus robur L.)</w:t>
+                <w:t xml:space="preserve">Sucrose synthase expression pattern in the rhythmically growing shoot of common oak (Quercus robur L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pelleshi-Travier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Sandrine Pelleschi-Travier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Viémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 62, pp.585-591</w:t>
+              <w:t xml:space="preserve">, 2005, 62 (6), pp.585-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673650v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4359,77 +4359,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live-cell imaging of fluorescently tagged phloem proteins with confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloem : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4695,659 +4695,781 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUC2 sucrose transporter is required for leaf apoplasmic sucrose levels. Consequences for phloem loading strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translational profiling uncovers a tonoplast sugar transporter essential for vascular system development and cell wall composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Vilaine</w:t>
+                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bill</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Deyan Markovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519245v1</w:t>
+                <w:t xml:space="preserve">hal-05621731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in SWEET-mediated sugar partitioning affect photosynthesis performance and plant response to drought</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SUC2 sucrose transporter is required for leaf apoplasmic sucrose levels. Consequences for phloem loading strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clement</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04433022v2</w:t>
+                <w:t xml:space="preserve">hal-04519245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of sugar transport in the vascular system acts on nitrogen remobilisation and nitrogen use efficiency in Arabidopsis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in SWEET-mediated sugar partitioning affect photosynthesis performance and plant response to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gilbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779844v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular framework for TIR1/AFB-Aux/IAA-dependent auxin sensing controlling adventitious rooting in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alok Ranjan</w:t>
+                <w:t xml:space="preserve">Impairment of sugar transport in the vascular system acts on nitrogen remobilisation and nitrogen use efficiency in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02787884v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular framework for TIR1/AFB-Aux/IAA-dependent auxin sensing controlling adventitious rooting in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Chaabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alok Ranjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synchrotron FTIR and Raman spectroscopy provide unique spectral fingerprints for &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; floral stem vascular tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5415,51 +5537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4368B5C7"/>
+    <w:nsid w:val="3AD16F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5646,51 +5768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rozenn-le-hir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6076-5863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129029637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9111-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214541v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Iannaccone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela Gomez-Paez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Choinard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.16.654273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Keller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jonaid Hossain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouzellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf525" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04036941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Valifard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azkia Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommerrenig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zarattini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13684" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#228;gele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13768" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Klemens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab551" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2022.153707" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scheuring" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Ekkehard Neuhaus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab436" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa396" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619456v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Sellami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wolff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133167" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8030061" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Lakehal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Ranjan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery396" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.04.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castelain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Chakraborti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moritz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12549" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagliari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Buxa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12426" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le&#160;hir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a.W. Klemens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica De&#160;marco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.08.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204157v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anstead" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118122" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00164" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12334" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. W. Klemens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Patzke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deitmer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.224972" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn R. Le Hir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01600.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4LGCVK6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660439v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Beneteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2008.03.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7C1BRH5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeannette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleshi-Travier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Viemont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9562-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9562-2_8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1xz4-rr75" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739853v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519245v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vilaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433022v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787884v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rozenn-le-hir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6076-5863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129029637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-9111-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214541v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Iannaccone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela Gomez-Paez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Choinard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.16.654273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Keller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jonaid Hossain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouzellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf525" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04036941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Valifard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azkia Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommerrenig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas N&#228;gele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13768" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13684" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Launay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jolivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;me" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zarattini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084224" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Klemens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab551" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2022.153707" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#233;choux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scheuring" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Ekkehard Neuhaus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab436" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935883v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Desrut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa396" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Lakehal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alok Ranjan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2019.09.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Sellami" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Wolff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8030061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20133167" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627604v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gissot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery396" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bellini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.04.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castelain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Chakraborti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moritz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12549" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagliari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Degola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Buxa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12426" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204157v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anstead" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0118122" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le&#160;hir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a.W. Klemens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica De&#160;marco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.08.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. W. Klemens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Patzke" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Deitmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.224972" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00164" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Sorin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12334" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004170v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn R. Le Hir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01600.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4LGCVK6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660439v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Beneteau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2008.03.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7C1BRH5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673650v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelleshi-Travier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Viemont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leduc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jeannette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Vi&#233;mont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelleschi-Travier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4939-9562-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9562-2_8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05561982v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1xz4-rr75" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739853v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deyan Markovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lima" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519245v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vilaine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433022v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Clement" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787884v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>