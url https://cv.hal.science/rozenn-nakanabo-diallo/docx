--- v0 (2026-03-17)
+++ v1 (2026-04-18)
@@ -426,199 +426,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire environnementale de la nation. Regards croisés sur les parcs nationaux du Canada, d’Ethiopie et de France (par Guillaume Blanc)</w:t>
+                <w:t xml:space="preserve">Conservation Philanthropy and the Shadow of State Power in Gorongosa National Park, Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 139 (3), pp.195. </w:t>
+              <w:t xml:space="preserve">Conservation and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (2), pp.119-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/polaf.139.0195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4103/0972-4923.164188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975931v1</w:t>
+                <w:t xml:space="preserve">hal-02486995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation Philanthropy and the Shadow of State Power in Gorongosa National Park, Mozambique</w:t>
+                <w:t xml:space="preserve">Une histoire environnementale de la nation. Regards croisés sur les parcs nationaux du Canada, d’Ethiopie et de France (par Guillaume Blanc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 139 (3), pp.195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.139.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4103/0972-4923.164188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02486995v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes du régime de l’aide, entre injonctions internationales et logiques nationales. Le cas d’une enclave bureaucratique au Mozambique</w:t>
               </w:r>
@@ -842,677 +842,759 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabriquer les politiques publiques urbaines « vertes » aux Suds. Négociation et appropriation de la nature en ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalités d'accès à la nature en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire axe 5 : Regards sur les villes durables et vertes en Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux, Mar 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Greening Cities in Africa Webinar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO "Green Cities Initiatives"; UMR LAM, Mar 2026, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441850v1</w:t>
+                <w:t xml:space="preserve">halshs-05569916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philanthrocapitalisme et construction de l’Etat Etude de cas dans le Mozambique post-conflit</w:t>
+                <w:t xml:space="preserve">Fabriquer les politiques publiques urbaines « vertes » aux Suds. Négociation et appropriation de la nature en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISLF (Association internationale des sociologues de langue française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire axe 5 : Regards sur les villes durables et vertes en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux, Mar 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487515v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philanthrocapitalisme et construction de l’Etat Etude de cas dans le Mozambique post-conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Le gouvernement international de l’Afrique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Afriques dans le monde, Sciences Po Bordeaux, Jun 2016, Pessac, France</w:t>
+              <w:t xml:space="preserve">AISLF (Association internationale des sociologues de langue française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02306059v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation, International Aid and State Power. Case Studies from Mozambique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encontro Internacional de História Ambiental Lusófona</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Coimbra, France. pp.175-213</w:t>
+              <w:t xml:space="preserve">Colloque "Le gouvernement international de l’Afrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le monde, Sciences Po Bordeaux, Jun 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00842925v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02306059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The expert government of disaster in Africa: disaster science between states and international organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African dynamics in a multipolar World AEGIS-ECAS 2013, 5th European Conference on African Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00907369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islands of efficiency: a sociology of donor-sponsored senior officials in Mozambican ministries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African dynamics in a multipolar World AEGIS-ECAS 2013, 5th European Conference on African Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00907939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation, International Aid and State Power. Case Studies from Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encontro Internacional de História Ambiental Lusófona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Coimbra, France. pp.175-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les Afriques. Décentrer les regards sur l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Schlimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Montréal. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de la nature, nature de l’État. Fabriquer l’action publique au Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala, 2022, Questions transnationales, 9782811128739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1522,597 +1604,597 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving nature in Mozambique. Relaying conservation practices and imaginaries since colonial days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Blanc, Mathieu Guerin, Gregory Quenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Nature. Colonial and Post-Colonial Conservation in Africa and Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berghahn Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-242, 2025, Coll. Environment in History. International Perspectives series, n° 26, 978-1-80539-891-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserver la nature au Mozambique. Relais d'imaginaires et de pratiques depuis l'époque coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Blanc; Mathieu Guérin; Grégory Quenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protéger et détruire. Gouverner la nature sous les tropiques (XXe - XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-324, 2022, 978-2-271-144255-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Official's Responsibility and State Accountability in the Age of Neoliberal Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Rubbers; Alessandro Jedlowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regimes of Responsibility in Africa. Genealogies, Rationalities and Conflicts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berghahn Books, pp.62-83, 2020, 978-1-78920-359-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administration de la nature au nom de l'Etat. Ajustements mutuels entre aide internationale et affirmation de l’Etat-Frelimo au Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mamoudou Gazibo; Charles Moumouni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser la légitimité de l'Etat africain à l'ère de la gouvernance partagée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-56, 2017, 978-2-7605-4762-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de production de nouvelles recettes de développement dans un régime d’aide internationale. Le cas de la réglementation de la conservation de la nature au Mozambique</w:t>
+                <w:t xml:space="preserve">Production de nouvelles recettes de développement dans un régime d'aide internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée; Phillippe Bonnal; Pascal Chevalier; Jean-Michel Sourisseau; Marc Dedeire. </w:t>
+              <w:t xml:space="preserve">Philippe Bonnal, Pascal Chevalier, Jean-Michel Sourisseau, Marc Dedeire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production et circulation des normes pour l’action territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.256-268, 2016, 978-2-36781-236-6</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.256-268, 2016, 978-2-36781-236-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975924v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de nouvelles recettes de développement dans un régime d'aide internationale</w:t>
+                <w:t xml:space="preserve">Modalités de production de nouvelles recettes de développement dans un régime d’aide internationale. Le cas de la réglementation de la conservation de la nature au Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Bonnal, Pascal Chevalier, Jean-Michel Sourisseau, Marc Dedeire. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de la Méditerranée; Phillippe Bonnal; Pascal Chevalier; Jean-Michel Sourisseau; Marc Dedeire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production et circulation des normes pour l’action territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.256-268, 2016, 978-2-36781-236-6</w:t>
+              <w:t xml:space="preserve">, pp.256-268, 2016, 978-2-36781-236-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487546v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Countries and the Convention on Biological Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rising Powers and Multilateral Institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan UK, pp.258-279, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9781137397607_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2122,253 +2204,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper, adapter et corriger les politiques publiques. L’Integrated Policy Monitoring Strategy (IPMS), un outil de cartographie de l’action publique et d’analyse multifactorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Schlimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 63, Agence française de développement (AFD). 2020, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un état de la littérature sur l'analyse des politiques publiques en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Schlimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Research Papers 2019-98, AFD - Agence Française de Développement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2515,51 +2597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nakanabo Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.163.0173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864110v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.194.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00020184.2017.1322866" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.139.0195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-4NBH9RP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-4923.164188" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.165.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.126.0143" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-NHT7K285-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006029ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/BlancTropical" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/proteger-et-detruire/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/repenser-legitimite-etat-africain-ere-gouvernance-3357.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Orsini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137397607_14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darbon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nakanabo Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.163.0173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864110v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.194.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00020184.2017.1322866" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-4923.164188" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.139.0195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-4NBH9RP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.165.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.126.0143" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-NHT7K285-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006029ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/BlancTropical" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/proteger-et-detruire/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/repenser-legitimite-etat-africain-ere-gouvernance-3357.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Orsini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137397607_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darbon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>