--- v1 (2026-04-18)
+++ v2 (2026-05-13)
@@ -426,199 +426,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation Philanthropy and the Shadow of State Power in Gorongosa National Park, Mozambique</w:t>
+                <w:t xml:space="preserve">Une histoire environnementale de la nation. Regards croisés sur les parcs nationaux du Canada, d’Ethiopie et de France (par Guillaume Blanc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (2), pp.119-128. </w:t>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 139 (3), pp.195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4103/0972-4923.164188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/polaf.139.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486995v1</w:t>
+                <w:t xml:space="preserve">hal-03975931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire environnementale de la nation. Regards croisés sur les parcs nationaux du Canada, d’Ethiopie et de France (par Guillaume Blanc)</w:t>
+                <w:t xml:space="preserve">Conservation Philanthropy and the Shadow of State Power in Gorongosa National Park, Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (2), pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/0972-4923.164188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/polaf.139.0195⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03975931v1</w:t>
+                <w:t xml:space="preserve">hal-02486995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes du régime de l’aide, entre injonctions internationales et logiques nationales. Le cas d’une enclave bureaucratique au Mozambique</w:t>
               </w:r>
@@ -842,51 +842,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1027,1174 +1027,1368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philanthrocapitalisme et construction de l’Etat Etude de cas dans le Mozambique post-conflit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du livre Gouverner les Afriques. Décentrer les regards sur l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISLF (Association internationale des sociologues de langue française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire général LAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487515v1</w:t>
+                <w:t xml:space="preserve">hal-05606084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philanthrocapitalisme et construction de l’Etat Etude de cas dans le Mozambique post-conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Le gouvernement international de l’Afrique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Afriques dans le monde, Sciences Po Bordeaux, Jun 2016, Pessac, France</w:t>
+              <w:t xml:space="preserve">AISLF (Association internationale des sociologues de langue française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02306059v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expert government of disaster in Africa: disaster science between states and international organisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African dynamics in a multipolar World AEGIS-ECAS 2013, 5th European Conference on African Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque "Le gouvernement international de l’Afrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le monde, Sciences Po Bordeaux, Jun 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00907369v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02306059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islands of efficiency: a sociology of donor-sponsored senior officials in Mozambican ministries</w:t>
+                <w:t xml:space="preserve">Conservation, International Aid and State Power. Case Studies from Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African dynamics in a multipolar World AEGIS-ECAS 2013, 5th European Conference on African Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Encontro Internacional de História Ambiental Lusófona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Coimbra, France. pp.175-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00907939v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation, International Aid and State Power. Case Studies from Mozambique</w:t>
+                <w:t xml:space="preserve">The expert government of disaster in Africa: disaster science between states and international organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encontro Internacional de História Ambiental Lusófona</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Coimbra, France. pp.175-213</w:t>
+              <w:t xml:space="preserve">African dynamics in a multipolar World AEGIS-ECAS 2013, 5th European Conference on African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00842925v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00907369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islands of efficiency: a sociology of donor-sponsored senior officials in Mozambican ministries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African dynamics in a multipolar World AEGIS-ECAS 2013, 5th European Conference on African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00907939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les Afriques. Décentrer les regards sur l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Schlimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Montréal. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de la nature, nature de l’État. Fabriquer l’action publique au Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala, 2022, Questions transnationales, 9782811128739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving nature in Mozambique. Relaying conservation practices and imaginaries since colonial days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Blanc, Mathieu Guerin, Gregory Quenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Nature. Colonial and Post-Colonial Conservation in Africa and Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berghahn Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-242, 2025, Coll. Environment in History. International Perspectives series, n° 26, 978-1-80539-891-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver la nature au Mozambique. Relais d'imaginaires et de pratiques depuis l'époque coloniale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire de l’analyse des politiques publiques en Afriques : résultats, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Provini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guillaume Blanc; Mathieu Guérin; Grégory Quenet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Schlimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rozenn Nakanabo Diallo Olivier Provini Sina Schlimmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protéger et détruire. Gouverner la nature sous les tropiques (XXe - XXIe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gouverner les Afriques. Décentrer les regards sur l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Montréal, pp.15-29, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03975867v1</w:t>
+                <w:t xml:space="preserve">hal-05606086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Official's Responsibility and State Accountability in the Age of Neoliberal Discharge</w:t>
+                <w:t xml:space="preserve">Conserver la nature au Mozambique. Relais d'imaginaires et de pratiques depuis l'époque coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benjamin Rubbers; Alessandro Jedlowski. </w:t>
+              <w:t xml:space="preserve">Guillaume Blanc; Mathieu Guérin; Grégory Quenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regimes of Responsibility in Africa. Genealogies, Rationalities and Conflicts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berghahn Books, pp.62-83, 2020, 978-1-78920-359-2</w:t>
+              <w:t xml:space="preserve">Protéger et détruire. Gouverner la nature sous les tropiques (XXe - XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-324, 2022, 978-2-271-144255-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486969v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'administration de la nature au nom de l'Etat. Ajustements mutuels entre aide internationale et affirmation de l’Etat-Frelimo au Mozambique</w:t>
+                <w:t xml:space="preserve">High Official's Responsibility and State Accountability in the Age of Neoliberal Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mamoudou Gazibo; Charles Moumouni. </w:t>
+              <w:t xml:space="preserve">Benjamin Rubbers; Alessandro Jedlowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser la légitimité de l'Etat africain à l'ère de la gouvernance partagée</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.39-56, 2017, 978-2-7605-4762-9</w:t>
+              <w:t xml:space="preserve">Regimes of Responsibility in Africa. Genealogies, Rationalities and Conflicts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghahn Books, pp.62-83, 2020, 978-1-78920-359-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487486v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de nouvelles recettes de développement dans un régime d'aide internationale</w:t>
+                <w:t xml:space="preserve">L'administration de la nature au nom de l'Etat. Ajustements mutuels entre aide internationale et affirmation de l’Etat-Frelimo au Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Bonnal, Pascal Chevalier, Jean-Michel Sourisseau, Marc Dedeire. </w:t>
+              <w:t xml:space="preserve">Mamoudou Gazibo; Charles Moumouni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et circulation des normes pour l’action territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.256-268, 2016, 978-2-36781-236-6</w:t>
+              <w:t xml:space="preserve">Repenser la légitimité de l'Etat africain à l'ère de la gouvernance partagée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-56, 2017, 978-2-7605-4762-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487546v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de production de nouvelles recettes de développement dans un régime d’aide internationale. Le cas de la réglementation de la conservation de la nature au Mozambique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de la Méditerranée; Phillippe Bonnal; Pascal Chevalier; Jean-Michel Sourisseau; Marc Dedeire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production et circulation des normes pour l’action territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.256-268, 2016, 978-2-36781-236-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production de nouvelles recettes de développement dans un régime d'aide internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bonnal, Pascal Chevalier, Jean-Michel Sourisseau, Marc Dedeire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production et circulation des normes pour l’action territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.256-268, 2016, 978-2-36781-236-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emerging Countries and the Convention on Biological Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rising Powers and Multilateral Institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan UK, pp.258-279, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/9781137397607_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2204,253 +2398,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper, adapter et corriger les politiques publiques. L’Integrated Policy Monitoring Strategy (IPMS), un outil de cartographie de l’action publique et d’analyse multifactorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Schlimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 63, Agence française de développement (AFD). 2020, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un état de la littérature sur l'analyse des politiques publiques en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Provini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Schlimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nakanabo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Research Papers 2019-98, AFD - Agence Française de Développement. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2597,51 +2791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nakanabo Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.163.0173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864110v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.194.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00020184.2017.1322866" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-4923.164188" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975931v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.139.0195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-4NBH9RP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.165.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.126.0143" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-NHT7K285-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006029ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/BlancTropical" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/proteger-et-detruire/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/repenser-legitimite-etat-africain-ere-gouvernance-3357.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975924v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Orsini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137397607_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darbon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03602903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nakanabo Diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.163.0173" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864110v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.194.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00020184.2017.1322866" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975931v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.139.0195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-4NBH9RP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-4923.164188" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.165.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.126.0143" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-NHT7K285-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006029ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05569916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guitard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrosetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00907939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/BlancTropical" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Darbon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/proteger-et-detruire/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/repenser-legitimite-etat-africain-ere-gouvernance-3357.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Orsini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137397607_14" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>