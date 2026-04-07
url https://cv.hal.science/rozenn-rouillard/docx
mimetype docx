--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -491,200 +491,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et pratiques numériques selon l’origine sociale et le territoire, à l’entrée dans l’adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
+                <w:t xml:space="preserve">Adjoints de direction d'établissement scolaire: la présence au défi du bien-être et de l'épanouissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.195-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524374v1</w:t>
+                <w:t xml:space="preserve">halshs-04136528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoints de direction d'établissement scolaire: la présence au défi du bien-être et de l'épanouissement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Mallard</w:t>
+                <w:t xml:space="preserve">Genre et pratiques numériques selon l’origine sociale et le territoire, à l’entrée dans l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.26774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04136528v1</w:t>
+                <w:t xml:space="preserve">hal-04524374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être engagé et s’engager dans la responsabilité d’adjoint d’établissement, le cas d’adjoints du privé sous contrat.</w:t>
               </w:r>
@@ -696,51 +696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -765,51 +765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division du travail dans les établissements scolaires publics français du secondaire : la fonction des adjoints de direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -886,51 +886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Autorité et pouvoir des personnels de direction, d’encadrement et de formation dans les politiques publiques contemporaines d’éducation, 49, pp.40-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -955,51 +955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est la place du travail collaboratif entre le conseiller principal d’éducation et les enseignants dans les représentations sociales des étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1046,51 +1046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coéducation public-privé au cœur du modèle performatif breton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Altas du Télégramme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1115,51 +1115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collèges : Tristes tropismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Café Pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, http://www.cafepedagogique.net/lexpresso/Pages/2013/11/29112013Article635212974325184445.aspx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1210,51 +1210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Peirano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1301,51 +1301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orientation en fin de 3ème dans quatre collèges publics et privés : une analyse contextuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1383,51 +1383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture sur Poucet, B. La liberté sous contrat. Une histoire de l’enseignement privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1482,243 +1482,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être et attitudes au travail des directions scolaires du public et du privé en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bien-être des chefs et des adjoints d'établissement scolaire : des rapports de confiance et de complicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Moro</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La direction dans tous ses états</w:t>
+              <w:t xml:space="preserve">La direction scolaire dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04999194v1</w:t>
+                <w:t xml:space="preserve">halshs-04999966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être des chefs et des adjoints d'établissement scolaire : des rapports de confiance et de complicité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bien-être et attitudes au travail des directions scolaires du public et du privé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La direction scolaire dans tous ses états</w:t>
+              <w:t xml:space="preserve">La direction dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04999966v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04999194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison Québec-France du vécu des directions d'établissement d'enseignement public durant la pandémie de la COVID-19 : enjeux et risques pour la santé</w:t>
               </w:r>
@@ -1842,64 +1842,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité relationnelle et espaces de tension: le cas des &amp;quot;couples&amp;quot; chef/adjoint dans les établissements scolaires français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1963,51 +1963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international francophone de recherche en éducation et formation, Jul 2024, Fribourg (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2183,51 +2183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2308,51 +2308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2407,51 +2407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie au travail des directions et directions adjointes d’établissement scolaire en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,303 +2526,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04085645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principals versus Assistant Principals: The Interplay between Job Demands, Job Resources, and Basic Psychological Needs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Une centration sur l'individu au détriment du collectif: le cas du coaching des directions scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Progin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AERA Annual Meeting: Interrogating consequential education research in pursuit of truth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AERA, Apr 2023, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Se construire avec et dans le monde: part d'autrui, part et de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Biennale, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04082914v1</w:t>
+                <w:t xml:space="preserve">halshs-04215615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une centration sur l'individu au détriment du collectif: le cas du coaching des directions scolaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Principals versus Assistant Principals: The Interplay between Job Demands, Job Resources, and Basic Psychological Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se construire avec et dans le monde: part d'autrui, part et de soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Biennale, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">2023 AERA Annual Meeting: Interrogating consequential education research in pursuit of truth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AERA, Apr 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04215615v1</w:t>
+                <w:t xml:space="preserve">halshs-04082914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leadership pédagogique ou leadership distribué avec les enseignants : que font les chefs d’établissement adjoints ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et défis du leadership pédagogique et scolaire au XXIème siècle. Une mise en perspective internationale et comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Hautes Etudes de l'Education et de la Formation, Dec 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2841,273 +2841,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérimentation de la coopération entre praticiens et chercheurs : l’exemple du projet « La Main aux données ».</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Adjoint de direction d’établissement scolaire français : un passage obligé pour devenir chef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Amossé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Raffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes (Fance), France</w:t>
+              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134562v1</w:t>
+                <w:t xml:space="preserve">halshs-03660948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoint de direction d’établissement scolaire français : un passage obligé pour devenir chef</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’expérimentation de la coopération entre praticiens et chercheurs : l’exemple du projet « La Main aux données ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Mallard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Raffi</w:t>
+                <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes (Fance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03660948v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adjoints d’établissement au risque de l’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3171,51 +3171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3266,51 +3266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium « Regards croisés sur la professionnalisation des dirigeants d’établissement scolaire ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3361,51 +3361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adjoints d’établissement au défi de l’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3437,178 +3437,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public/privé : un rapport différencié des élèves au collège ? Symposium « Bien-être et accompagnement des élèves-adolescents en établissement scolaire »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sociabilités adolescentes, pratiques numériques et rapports sociaux de sexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Adolescent(e)s et bien-être</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, St Etienne (FRA), France</w:t>
+              <w:t xml:space="preserve">Séminaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134627v1</w:t>
+                <w:t xml:space="preserve">hal-04134614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociabilités adolescentes, pratiques numériques et rapports sociaux de sexe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Public/privé : un rapport différencié des élèves au collège ? Symposium « Bien-être et accompagnement des élèves-adolescents en établissement scolaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lannion, France</w:t>
+              <w:t xml:space="preserve">Colloque international Adolescent(e)s et bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134614v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport à la présence et bien-être des adjoints de direction d’établissement scolaire français</w:t>
               </w:r>
@@ -3620,51 +3620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3702,51 +3702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages pluriels des réseaux sociaux numériques et des jeux vidéo par les adolescents : la question du bien-être individuel et social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Adolescent(e)s et bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3765,273 +3765,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-recherche sur les usages des outils numériques dans le cadre du projet « La main aux données » : expérience de la recherche collaborative à visée coopérative.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Usages du numérique chez les apprenants et formateurs du centre de formation des Compagnons du Devoir de Bretagne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Amossé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : « faire/se faire ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante, 9e Sommet du numérique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134606v1</w:t>
+                <w:t xml:space="preserve">hal-04134635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages du numérique chez les apprenants et formateurs du centre de formation des Compagnons du Devoir de Bretagne (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Co-recherche sur les usages des outils numériques dans le cadre du projet « La main aux données » : expérience de la recherche collaborative à visée coopérative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Amossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante, 9e Sommet du numérique en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : « faire/se faire ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134635v1</w:t>
+                <w:t xml:space="preserve">hal-04134606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épreuve de la recherche collaborative à visée coopérative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Coopération et émancipation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche sur l'Education, les Apprentissages et la Didactique EA3875, Université Rennes 2, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4056,51 +4056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du métier de CPE chez les étudiants en Master 1 MEEF et enjeux autour de la construction d'une culture commune en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4177,51 +4177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixité filles-garçons : état des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Eneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4259,51 +4259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public/privé : quelle division du travail éducatif ? Enquête ethnographique dans quatre collèges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les midis de l'ESPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de Bretagne, Dec 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4328,51 +4328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques de valorisation scientifique dans un laboratoire de recherche en Sciences de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4423,51 +4423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence d'un environnement capacitant dans un quartier populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'ANR Capacity sur les Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4492,51 +4492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du journal de bord dans une ingénierie coopérative : des usages prescrits de l'outil à la dimension créative d'un dispositif méthodologique instrumenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4574,51 +4574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4669,51 +4669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une définition commune de la médiation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde NumériPro 2016 : Artisans du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4732,346 +4732,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique et la réduction des inégalités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Table ronde « Le numérique, renouvellement et diversification des pratiques pédagogiques et éducatives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Gouzouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde « L’avenir du numérique pour l’éducation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Rennes, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Concertation nationale du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rennes, France. https://www.canal-u.tv/video/academie_de_rennes/concertation_nationale_du_numerique_academie_de_rennes.17035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692007v1</w:t>
+                <w:t xml:space="preserve">hal-01783160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des représentations genrées dans les pratiques numériques adolescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre dans les sphères de l'éducation, de la formation et du travail. Représentation(s) et mise(s) en image(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AECSE, Oct 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde « Le numérique, renouvellement et diversification des pratiques pédagogiques et éducatives »</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le numérique et la réduction des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concertation nationale du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rennes, France. https://www.canal-u.tv/video/academie_de_rennes/concertation_nationale_du_numerique_academie_de_rennes.17035</w:t>
+              <w:t xml:space="preserve">Table-ronde « L’avenir du numérique pour l’éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Rennes, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783160v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations d'un espace local et construction de parcours scolaires : le passage de l'efficacité symbolique à l'efficacité réelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Inégalités éducatives et espaces de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD; ESO, Sep 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5096,51 +5096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La division du travail en établissement scolaire et le poids des acteurs : ethnographie comparative en collèges publics et privés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe académique CPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5165,51 +5165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse contextuelle du devenir des élèves en fin de collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international Actualité de la Recherche en Education et Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5234,51 +5234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des usages prescrits aux usages co-construits des outils méthodologiques : mise en perspective de deux enquêtes ethnographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5316,51 +5316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts d'élèves entre collèges publics et privés : une réponse locale des acteurs à la crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise et/en éducation. Epreuves, controverses et enjeux nouveaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5385,51 +5385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers’ Professional Socialization in Private and Public Secondary Schools : A Comparative Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECER « Urban Education »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5448,195 +5448,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privé, public : contexte de scolarisation et expérience scolaire différenciés ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bouncing between Public and Private: Exploring the Subjective Experience of “School-Swappers”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Actualité de la Recherche en Education et Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Genève, France</w:t>
+              <w:t xml:space="preserve">Colloque ECER « Education and Cultural Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190706v1</w:t>
+                <w:t xml:space="preserve">hal-01191048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouncing between Public and Private: Exploring the Subjective Experience of “School-Swappers”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Privé, public : contexte de scolarisation et expérience scolaire différenciés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECER « Education and Cultural Change »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Congrès international Actualité de la Recherche en Education et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191048v1</w:t>
+                <w:t xml:space="preserve">hal-01190706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité d'établissement et scolarité : étude comparative entre des élèves de collèges privés et publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème conférence internationale Education, Economie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5661,51 +5661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collège public, collège privé : approche ethnographique des effets de contexte dans l’analyse comparée de la scolarité des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque international francophone « Méthodes qualitatives, enjeux et stratégies »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5730,51 +5730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation et déterminismes sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens de l’orientation, orientation sensée, XVe congrès UNAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5956,51 +5956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques des collèges privés en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Vannes, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6319,51 +6319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Danic; M. Hardouin; R. Keerle; P. Plantard; O. David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescent.e.s des champs, adolescent.e.s des villes. La construction spatiale des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6405,51 +6405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professeurs de collèges publics et privés : apprentissage informel de logiques identitaires sectorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’apprentissage du métier d’enseignant. Constructions implicites, espaces informels et interfaces de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-78, 2015</w:t>
@@ -6510,51 +6510,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview: « Public/privé : une opposition factice ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6604,51 +6604,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du coaching professionnel pour les chefs d’établissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6718,51 +6718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques numériques des adolescent.e.s en 2019 dans l’académie de Rennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rennes 2 Haute Bretagne; Centre de Recherche sur l'Education, les Apprentissages et la Didactique EA3875. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6780,77 +6780,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de l’enquête exploratoire auprès des apprenant.e.s et formateurs.trices du CFA des Compagnons du Devoir de Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AOCDTF/AKTO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6894,77 +6894,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Collège Léonard de Vinci. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7155,51 +7155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Naimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rivest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn D&#233;cret-Rouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122432ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola R&#233;to" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Le Quellec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Levasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05080613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Gamelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poirel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreanne G&#233;linas-Proulx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082914v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amoss&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Lecoq-Hammadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Raffi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Lechat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Focquenoy Simonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Go" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;ant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gloaguen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gouzouguec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rolland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190706v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Floride" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Beuan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Naimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rivest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn D&#233;cret-Rouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122432ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola R&#233;to" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Le Quellec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Levasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05080613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Gamelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poirel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreanne G&#233;linas-Proulx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Raffi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amoss&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Lecoq-Hammadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Lechat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Focquenoy Simonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Go" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;ant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gloaguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gouzouguec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rolland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Floride" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Beuan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>