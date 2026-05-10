--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -141,338 +141,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating the storm: Comparing experiences of school administrators in Quebec and France during the COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">« Lost in coaching », Analyse critique d’un dispositif destiné aux personnels de direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Naimi</w:t>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Rivest</w:t>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
+                <w:t xml:space="preserve">Laetitia Progin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Moro</w:t>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Clément</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et francophonie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 242, pp.99-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05466881v1</w:t>
+                <w:t xml:space="preserve">halshs-04990579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lost in coaching », Analyse critique d’un dispositif destiné aux personnels de direction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Navigating the storm: Comparing experiences of school administrators in Quebec and France during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Mallard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marie-Christine Rivest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Progin</w:t>
+                <w:t xml:space="preserve">Isabelle Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénola Réto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1122432ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04990579v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05466881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire preuve de présence à distance : la reconfiguration du travail des adjoints de direction d’établissement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les présences à distance en e-Formation, 324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -491,2636 +491,2667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05514328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoints de direction d'établissement scolaire: la présence au défi du bien-être et de l'épanouissement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Mallard</w:t>
+                <w:t xml:space="preserve">Genre et pratiques numériques selon l’origine sociale et le territoire, à l’entrée dans l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.26774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04136528v1</w:t>
+                <w:t xml:space="preserve">hal-04524374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et pratiques numériques selon l’origine sociale et le territoire, à l’entrée dans l’adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
+                <w:t xml:space="preserve">Adjoints de direction d'établissement scolaire: la présence au défi du bien-être et de l'épanouissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.195-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524374v1</w:t>
+                <w:t xml:space="preserve">hal-05583065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être engagé et s’engager dans la responsabilité d’adjoint d’établissement, le cas d’adjoints du privé sous contrat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 68</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.23665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04078328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Division du travail dans les établissements scolaires publics français du secondaire : la fonction des adjoints de direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue canadienne en administration et politique de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 199, pp.117-128</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 199, pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1091097ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’engagement dans la fonction d’adjoint d’établissement scolaire à l’exercice partagé du pouvoir et de l’autorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Autorité et pouvoir des personnels de direction, d’encadrement et de formation dans les politiques publiques contemporaines d’éducation, 49, pp.40-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est la place du travail collaboratif entre le conseiller principal d’éducation et les enseignants dans les représentations sociales des étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49, pp.77-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.049.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coéducation public-privé au cœur du modèle performatif breton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Altas du Télégramme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collèges : Tristes tropismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Café Pédagogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, http://www.cafepedagogique.net/lexpresso/Pages/2013/11/29112013Article635212974325184445.aspx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille : un élément structurant de la construction d'une professionnalité pour les étudiants en master documentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Peirano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Université de Moncton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Culture de l’information et pratiques informationnelles durables, 44 (1), pp.87-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1029304ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’orientation en fin de 3ème dans quatre collèges publics et privés : une analyse contextuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41, pp.413-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture sur Poucet, B. La liberté sous contrat. Une histoire de l’enseignement privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être des chefs et des adjoints d'établissement scolaire : des rapports de confiance et de complicité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Diriger à deux : dynamiques relationnelles et recomposition des rôles chez les directions d'établissement scolaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La direction scolaire dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
+              <w:t xml:space="preserve">13ème colloque du CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2026, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04999966v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être et attitudes au travail des directions scolaires du public et du privé en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le bien-être des chefs et des adjoints d'établissement scolaire : des rapports de confiance et de complicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Moro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La direction dans tous ses états</w:t>
+              <w:t xml:space="preserve">La direction scolaire dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04999194v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04999966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison Québec-France du vécu des directions d'établissement d'enseignement public durant la pandémie de la COVID-19 : enjeux et risques pour la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rivest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Rivest</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La direction dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04999223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité relationnelle et espaces de tension: le cas des &amp;quot;couples&amp;quot; chef/adjoint dans les établissements scolaires français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bien-être et attitudes au travail des directions scolaires du public et du privé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Education, éthique et économie: fondements d’une société plus juste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ucao/Uco, May 2025, Abidjan (Côte d'Ivoire), France</w:t>
+              <w:t xml:space="preserve">La direction dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l'Ouest, Mar 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05080613v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04999194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire preuve de présence à distance : la reconfiguration du travail des adjoints de direction des établissements scolaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Qualité relationnelle et espaces de tension: le cas des &amp;quot;couples&amp;quot; chef/adjoint dans les établissements scolaires français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau international francophone de recherche en éducation et formation, Jul 2024, Fribourg (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque international « Education, éthique et économie: fondements d’une société plus juste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ucao/Uco, May 2025, Abidjan (Côte d'Ivoire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636105v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05080613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Principals’ Challenge and Hindrance Demands: A Two-Sample Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Gamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreanne Gélinas-Proulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERA 2024 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AERA, Apr 2024, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Principals’ Challenge and Hindrance Demands : A Two-Sample Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERA Annual Meeting: Dismantling Racial Injustice and Constructing Educational Possibilities: A Call to Action.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AERA, Apr 2024, Philadelphia (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un dispositif d'accompagnement à destination de directions scolaires : ruptures ou continuités?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Faire preuve de présence à distance : la reconfiguration du travail des adjoints de direction des établissements scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international francophone de recherche en éducation et formation, Jul 2024, Fribourg (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04085653v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie au travail des directions et directions adjointes d’établissement scolaire en France et au Québec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Analyse d'un dispositif d'accompagnement à destination de directions scolaires : ruptures ou continuités?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Naimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poirel</w:t>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Progin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04085645v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une centration sur l'individu au détriment du collectif: le cas du coaching des directions scolaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Qualité de vie au travail des directions et directions adjointes d’établissement scolaire en France et au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénola Réto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Se construire avec et dans le monde: part d'autrui, part et de soi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Biennale, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04215615v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principals versus Assistant Principals: The Interplay between Job Demands, Job Resources, and Basic Psychological Needs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une centration sur l'individu au détriment du collectif: le cas du coaching des directions scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Progin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Clément</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AERA Annual Meeting: Interrogating consequential education research in pursuit of truth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AERA, Apr 2023, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Se construire avec et dans le monde: part d'autrui, part et de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Biennale, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04082914v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04215615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership pédagogique ou leadership distribué avec les enseignants : que font les chefs d’établissement adjoints ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Principals versus Assistant Principals: The Interplay between Job Demands, Job Resources, and Basic Psychological Needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux et défis du leadership pédagogique et scolaire au XXIème siècle. Une mise en perspective internationale et comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Hautes Etudes de l'Education et de la Formation, Dec 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2023 AERA Annual Meeting: Interrogating consequential education research in pursuit of truth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AERA, Apr 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412806v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04082914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjoint de direction d’établissement scolaire français : un passage obligé pour devenir chef</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Leadership pédagogique ou leadership distribué avec les enseignants : que font les chefs d’établissement adjoints ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Raffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Enjeux et défis du leadership pédagogique et scolaire au XXIème siècle. Une mise en perspective internationale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Hautes Etudes de l'Education et de la Formation, Dec 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03660948v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérimentation de la coopération entre praticiens et chercheurs : l’exemple du projet « La Main aux données ».</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adjoint de direction d’établissement scolaire français : un passage obligé pour devenir chef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Amossé</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Raffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes (Fance), France</w:t>
+              <w:t xml:space="preserve">9ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134562v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03660948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adjoints d’établissement au risque de l’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Les dirigeants à l’épreuve du quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3145,77 +3176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face aux incertitudes en contexte de crise : points de vue partagés des directions sur les formes d’assurance et ressources favorisant le maintien du BET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Lechat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3247,2567 +3278,2662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium « Regards croisés sur la professionnalisation des dirigeants d’établissement scolaire ».</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L’expérimentation de la coopération entre praticiens et chercheurs : l’exemple du projet « La Main aux données ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Mallard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les dirigeants à l’épreuve du quotidien. Le cas particulier des chefs d’établissement scolaire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Angers, France, France</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l’Association Internationale de Pédagogie Universitaire (AIPU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes (Fance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134535v1</w:t>
+                <w:t xml:space="preserve">hal-04134562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adjoints d’établissement au défi de l’engagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Symposium « Regards croisés sur la professionnalisation des dirigeants d’établissement scolaire ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dirigeants à l’épreuve du quotidien Le cas particulier des chefs d’établissement scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque Les dirigeants à l’épreuve du quotidien. Le cas particulier des chefs d’établissement scolaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Angers, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828197v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociabilités adolescentes, pratiques numériques et rapports sociaux de sexe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les adjoints d’établissement au défi de l’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Réto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Denis</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lannion, France</w:t>
+              <w:t xml:space="preserve">Les dirigeants à l’épreuve du quotidien Le cas particulier des chefs d’établissement scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134614v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public/privé : un rapport différencié des élèves au collège ? Symposium « Bien-être et accompagnement des élèves-adolescents en établissement scolaire »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sociabilités adolescentes, pratiques numériques et rapports sociaux de sexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Adolescent(e)s et bien-être</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, St Etienne (FRA), France</w:t>
+              <w:t xml:space="preserve">Séminaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134627v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport à la présence et bien-être des adjoints de direction d’établissement scolaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium du Groupe de recherche interrégionale sur l’organisation du travail des directions d’établissement d’enseignement au Québec (GRIDE) dans le cadre du 8e colloque du Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages pluriels des réseaux sociaux numériques et des jeux vidéo par les adolescents : la question du bien-être individuel et social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Adolescent(e)s et bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages du numérique chez les apprenants et formateurs du centre de formation des Compagnons du Devoir de Bretagne (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Public/privé : un rapport différencié des élèves au collège ? Symposium « Bien-être et accompagnement des élèves-adolescents en établissement scolaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Amossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante, 9e Sommet du numérique en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international Adolescent(e)s et bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, St Etienne (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134635v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-recherche sur les usages des outils numériques dans le cadre du projet « La main aux données » : expérience de la recherche collaborative à visée coopérative.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Usages du numérique chez les apprenants et formateurs du centre de formation des Compagnons du Devoir de Bretagne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Amossé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : « faire/se faire ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante, 9e Sommet du numérique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134606v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épreuve de la recherche collaborative à visée coopérative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Co-recherche sur les usages des outils numériques dans le cadre du projet « La main aux données » : expérience de la recherche collaborative à visée coopérative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Coopération et émancipation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche sur l'Education, les Apprentissages et la Didactique EA3875, Université Rennes 2, Nov 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : « faire/se faire ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456710v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations du métier de CPE chez les étudiants en Master 1 MEEF et enjeux autour de la construction d'une culture commune en formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L’épreuve de la recherche collaborative à visée coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Coopération et émancipation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur l'Education, les Apprentissages et la Didactique EA3875, Université Rennes 2, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153602v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité filles-garçons : état des recherches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations du métier de CPE chez les étudiants en Master 1 MEEF et enjeux autour de la construction d'une culture commune en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Eneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+                <w:t xml:space="preserve">Christine Focquenoy Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Gerin</w:t>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée à destination des lycées : Découverte des universités rennaises. Mixité et orientation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès international Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153728v1</w:t>
+                <w:t xml:space="preserve">hal-02153602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public/privé : quelle division du travail éducatif ? Enquête ethnographique dans quatre collèges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mixité filles-garçons : état des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Eneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les midis de l'ESPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE de Bretagne, Dec 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée à destination des lycées : Découverte des universités rennaises. Mixité et orientation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153713v1</w:t>
+                <w:t xml:space="preserve">hal-02153728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et pratiques de valorisation scientifique dans un laboratoire de recherche en Sciences de l’éducation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Public/privé : quelle division du travail éducatif ? Enquête ethnographique dans quatre collèges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux, débats et perspectives : 50 ans de Sciences de l’éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Les midis de l'ESPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Bretagne, Dec 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691978v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence d'un environnement capacitant dans un quartier populaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Représentations et pratiques de valorisation scientifique dans un laboratoire de recherche en Sciences de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'ANR Capacity sur les Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Enjeux, débats et perspectives : 50 ans de Sciences de l’éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153743v1</w:t>
+                <w:t xml:space="preserve">hal-01691978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du journal de bord dans une ingénierie coopérative : des usages prescrits de l'outil à la dimension créative d'un dispositif méthodologique instrumenté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L'émergence d'un environnement capacitant dans un quartier populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Actualité de la Recherche en Education et Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire de l'ANR Capacity sur les Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691994v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La place du journal de bord dans une ingénierie coopérative : des usages prescrits de l'outil à la dimension créative d'un dispositif méthodologique instrumenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bréant</w:t>
+                <w:t xml:space="preserve">Véronique Le Chêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium : Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ? Congrés International Actualité de la Recherche en Education et Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Congrès international Actualité de la Recherche en Education et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153646v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une définition commune de la médiation numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bréant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde NumériPro 2016 : Artisans du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jun 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Symposium : Pédagogie coopérative universitaire : transformer les rapports de production des savoirs ? Congrés International Actualité de la Recherche en Education et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153738v1</w:t>
+                <w:t xml:space="preserve">hal-02153646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde « Le numérique, renouvellement et diversification des pratiques pédagogiques et éducatives »</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vers une définition commune de la médiation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concertation nationale du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rennes, France. https://www.canal-u.tv/video/academie_de_rennes/concertation_nationale_du_numerique_academie_de_rennes.17035</w:t>
+              <w:t xml:space="preserve">Table ronde NumériPro 2016 : Artisans du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783160v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des représentations genrées dans les pratiques numériques adolescentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde « Le numérique, renouvellement et diversification des pratiques pédagogiques et éducatives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Gouzouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
+                <w:t xml:space="preserve">K. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le genre dans les sphères de l'éducation, de la formation et du travail. Représentation(s) et mise(s) en image(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AECSE, Oct 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Concertation nationale du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rennes, France. https://www.canal-u.tv/video/academie_de_rennes/concertation_nationale_du_numerique_academie_de_rennes.17035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223770v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique et la réduction des inégalités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Le rôle des représentations genrées dans les pratiques numériques adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde « L’avenir du numérique pour l’éducation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Rennes, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Le genre dans les sphères de l'éducation, de la formation et du travail. Représentation(s) et mise(s) en image(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE, Oct 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692007v1</w:t>
+                <w:t xml:space="preserve">hal-01223770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations d'un espace local et construction de parcours scolaires : le passage de l'efficacité symbolique à l'efficacité réelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Inégalités éducatives et espaces de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD; ESO, Sep 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La division du travail en établissement scolaire et le poids des acteurs : ethnographie comparative en collèges publics et privés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Le numérique et la réduction des inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe académique CPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Table-ronde « L’avenir du numérique pour l’éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Rennes, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692011v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse contextuelle du devenir des élèves en fin de collège</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">La division du travail en établissement scolaire et le poids des acteurs : ethnographie comparative en collèges publics et privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Actualité de la Recherche en Education et Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Groupe académique CPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190546v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des usages prescrits aux usages co-construits des outils méthodologiques : mise en perspective de deux enquêtes ethnographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Analyse contextuelle du devenir des élèves en fin de collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence internationale Education, Economie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international Actualité de la Recherche en Education et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190771v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts d'élèves entre collèges publics et privés : une réponse locale des acteurs à la crise ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Des usages prescrits aux usages co-construits des outils méthodologiques : mise en perspective de deux enquêtes ethnographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise et/en éducation. Epreuves, controverses et enjeux nouveaux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème conférence internationale Education, Economie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190660v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers’ Professional Socialization in Private and Public Secondary Schools : A Comparative Study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transferts d'élèves entre collèges publics et privés : une réponse locale des acteurs à la crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECER « Urban Education »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Crise et/en éducation. Epreuves, controverses et enjeux nouveaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191043v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouncing between Public and Private: Exploring the Subjective Experience of “School-Swappers”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Teachers’ Professional Socialization in Private and Public Secondary Schools : A Comparative Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECER « Education and Cultural Change »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Colloque ECER « Urban Education »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191048v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privé, public : contexte de scolarisation et expérience scolaire différenciés ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bouncing between Public and Private: Exploring the Subjective Experience of “School-Swappers”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Actualité de la Recherche en Education et Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Genève, France</w:t>
+              <w:t xml:space="preserve">Colloque ECER « Education and Cultural Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190706v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité d'établissement et scolarité : étude comparative entre des élèves de collèges privés et publics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Privé, public : contexte de scolarisation et expérience scolaire différenciés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème conférence internationale Education, Economie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès international Actualité de la Recherche en Education et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190733v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collège public, collège privé : approche ethnographique des effets de contexte dans l’analyse comparée de la scolarité des élèves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Identité d'établissement et scolarité : étude comparative entre des élèves de collèges privés et publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque international francophone « Méthodes qualitatives, enjeux et stratégies »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">2ème conférence internationale Education, Economie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190739v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collège public, collège privé : approche ethnographique des effets de contexte dans l’analyse comparée de la scolarité des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international francophone « Méthodes qualitatives, enjeux et stratégies »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Orientation et déterminismes sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens de l’orientation, orientation sensée, XVe congrès UNAPEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5817,223 +5943,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quelles conditions le temps hors cours des collégiens peut-il contribuer au développement de leur autonomie ? Convergences et divergences de représentations entre personnels et élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Corbin-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Floride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lameul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Beuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Rencontre Nationale des LéA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France. http://ife.ens-lyon.fr/lea/le-reseau/manifestations/rencontre-nationale-des-lea-2016-1/posters/11_segalen/view</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques des collèges privés en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Vannes, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6043,134 +6169,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les directions d'établissement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Pédagogies en développement, Jean-Marie-De Ketele, 978-2-8073-7291-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6180,313 +6306,313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement des adjoints de direction d’établissement scolaire public et privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Décret-Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les directions d’établissement scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.109-128, 2026, Pédagogies en développement, 978-2-8073-7291-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liens entre la scolarité des adolescents, leur contexte de vie et leurs usages du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Danic; M. Hardouin; R. Keerle; P. Plantard; O. David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescent.e.s des champs, adolescent.e.s des villes. La construction spatiale des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.62-77, 2022, 978-2-7535-8488-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professeurs de collèges publics et privés : apprentissage informel de logiques identitaires sectorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’apprentissage du métier d’enseignant. Constructions implicites, espaces informels et interfaces de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-78, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6496,91 +6622,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview: « Public/privé : une opposition factice ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6590,425 +6716,425 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du coaching professionnel pour les chefs d’établissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Progin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénola Réto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IH2EF; Université Catholique de l'Ouest; Université Rennes 2; Haute école pédagogique du canton de Vaud. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques numériques des adolescent.e.s en 2019 dans l’académie de Rennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Rennes 2 Haute Bretagne; Centre de Recherche sur l'Education, les Apprentissages et la Didactique EA3875. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de l’enquête exploratoire auprès des apprenant.e.s et formateurs.trices du CFA des Compagnons du Devoir de Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Lecoq-Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AOCDTF/AKTO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technographie du Collège Connecté Léonard De Vinci à Saint-Brieuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Collège Léonard de Vinci. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7155,51 +7281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Naimi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rivest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn D&#233;cret-Rouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122432ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990579v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola R&#233;to" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524374v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Le Quellec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Levasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05080613v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Gamelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poirel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreanne G&#233;linas-Proulx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;nard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085645v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Raffi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amoss&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Lecoq-Hammadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Lechat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134627v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134635v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456710v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Focquenoy Simonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Go" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;ant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gloaguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gouzouguec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rolland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191048v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190739v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Floride" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Beuan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426159v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456673v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn D&#233;cret-Rouillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola R&#233;to" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Naimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rivest" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122432ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.26774" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.23665" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091097ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Peirano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029304ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190454v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Le Quellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Levasseur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999194v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05080613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Gamelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poirel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreanne G&#233;linas-Proulx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04082914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Raffi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Lechat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amoss&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Lecoq-Hammadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213157v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134621v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456710v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Focquenoy Simonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gerin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153743v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Go" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Br&#233;ant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783160v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gloaguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gouzouguec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rolland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Perret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692011v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190771v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Morin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190706v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692016v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153661v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Floride" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Beuan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rossa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692019v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426165v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147722" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456673v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>