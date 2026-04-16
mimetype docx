--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -56,50 +56,57 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Click the top-right corner to view more information in the English version of this page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
@@ -1370,858 +1377,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based Mitigation of Soft Error Effects on Quaternion Kalman Filter Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMART: Selective MAC zero-optimization for neural network reliability under radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Justus Rajappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3336054⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320242v1</w:t>
+                <w:t xml:space="preserve">hal-04207365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-Earth Orbit Spaceflight Radiation Effects in Triple Modular System on Programmable Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marti Gorchs Picas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Velazco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2023.3247174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Attitude Estimation Processing Approaches in Tolerating Radiation Soft Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70 (8), pp.1658-1665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2023.3284991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Edge Computing Hardware Architectures Processing Tiny Machine Learning under Neutron-induced Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Baptista dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART: Selective MAC zero-optimization for neural network reliability under radiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning-based Mitigation of Soft Error Effects on Quaternion Kalman Filter Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 150, pp.1-7. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.1079 -1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3336054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207365v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Living With a Star Space Environment Testbed Payload</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lightweight Mitigation Technique for Resource-constrained Devices Executing DNN Inference Models under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hanneman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive Dyer</w:t>
+                <w:t xml:space="preserve">Geancarlo Abich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith A. Ryden</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Mcnulty</w:t>
+                <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3239734⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3262448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018027v1</w:t>
+                <w:t xml:space="preserve">hal-04043892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lightweight Mitigation Technique for Resource-constrained Devices Executing DNN Inference Models under Neutron Radiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alex Hanneman</w:t>
+                <w:t xml:space="preserve">The Living With a Star Space Environment Testbed Payload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith A. Ryden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geancarlo Abich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+                <w:t xml:space="preserve">Alex D. P. Hands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
+                <w:t xml:space="preserve">Peter J. Mcnulty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3262448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3239734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043892v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bare-Metal Redundant Multi-Threading on Multicore SoCs under Neutron Irradiation</w:t>
               </w:r>
@@ -2246,51 +2253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Martinez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2605,51 +2612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Radiation Effects on Attitude Estimation Processing for Autonomous Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3815,844 +3822,868 @@
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88-90, pp.122-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobob: a CubeSat mission concept for quantum communication experiments in an uplink configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Kerstel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gardelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Lecoarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European physical journal quantum technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (6), pp.1-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-018-0070-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88-90, pp.128-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for evaluation of transient-fault detection techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architectures of Bulk Built-In Current Sensors for Detection of Transient Faults in Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sill Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.70-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2017.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01690185v1</w:t>
+                <w:t xml:space="preserve">hal-01721110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures of Bulk Built-In Current Sensors for Detection of Transient Faults in Integrated Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method for evaluation of transient-fault detection techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2017.11.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01721110v1</w:t>
+                <w:t xml:space="preserve">lirmm-01690185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high-sensitive built-in current sensors enabling detection of radiation-induced soft errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O. Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting reliable features of asynchronous circuits for designing low-voltage components in FD-SOI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1302-1306. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4661,274 +4692,274 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (9-10), pp.2289-2294. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01094805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Recovery Scheme Against Short-to-Long Duration Transient Faults in Combinational Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.331-340. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10836-013-5359-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00838389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Transient Faults in Nanometer Technologies by using Modular Built-In Current Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4944,73 +4975,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), pp.89-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity tuning of a bulk built-in current sensor for optimal transient-fault detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5019,428 +5050,428 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 53 (9), pp.1320-1324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01100723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Transient-Fault Detection Circuit Featuring Enhanced Bulk Built-in Current Sensor with Low-Power Sleep Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (9-10), pp.1781-1786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00715117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous circuits as alternative for mitigation of long-duration transient faults in deep-submicron technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (9-11), pp.1241-1246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a soft-error robust microprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5459,70 +5490,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (7), pp.1062-1068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mejo.2008.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5532,51 +5563,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Low-Power Embedded Software for Mass-Produced Microprocessor by Using a Loop Table in On-Chip Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5595,82 +5626,82 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(eds) Integrated Circuit and System Design. Power and Timing Modeling, Optimization and Simulation. PATMOS 2005. Lecture Notes in Computer Science, vol 3728. Springer, Berlin, Heidelberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-68, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11556930_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5680,1503 +5711,1503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral vs. Spatial Pruning: Fault Resilience Analysis for Extremely Sparse DNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Gani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATS 2026 - 27th IEEE Latin American Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil. In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Study: RISC-V Cores for Resource-Constrained Computing Systems Facing Neutrons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deploying Compact and Reliable Deep Neural Networks in Safety-critical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin-American Test Symposium (LATS 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Florianapolis, Brazil</w:t>
+              <w:t xml:space="preserve">TTTC McCluskey Doctoral Thesis Contest, IEEE Latin-American Test Symposium (LATS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544402v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying Compact and Reliable Deep Neural Networks in Safety-critical Applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Case Study: RISC-V Cores for Resource-Constrained Computing Systems Facing Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Guilbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTTC McCluskey Doctoral Thesis Contest, IEEE Latin-American Test Symposium (LATS 2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE Latin-American Test Symposium (LATS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Florianapolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544409v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Register Reservation on the Reliability of Arm Cortex-M Processors under Neutrons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated Radiation Testing Method for Processor-based Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Ost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 38th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SBCCI66862.2025.11218669⟩</w:t>
+              <w:t xml:space="preserve">2025 32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2025, Marrakech, Morocco. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544089v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-sensor testing method for observing radiation-induced soft errors in modern sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cheymol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, November 20, 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSUG, Nov 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544070v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-sensor testing method for observing radiation-induced soft errors in modern sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
+                <w:t xml:space="preserve">Impact of Register Reservation on the Reliability of Arm Cortex-M Processors under Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 38th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Manaus, Brazil. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI66862.2025.11218669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404459v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Radiation Testing Method for Processor-based Computing Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, November 20, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSUG, Nov 2025, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544186v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of RISC-V architectures for resource-constrained edge computing systems facing neutron radiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessy Guilbot</w:t>
+                <w:t xml:space="preserve">Uncovering Fault Behavior in Arm Cortex-M Microprocessors with cFS Under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented in Journée thématique SAFRAN sur la fiabilité des composants, Groupement de Recherche System On Chip, Systèmes embarqués et Objets Connectés (GDR-SOC2 SAFRAN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544366v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Cache Utilization for Improved System Reliability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Darío González-Montesoro</w:t>
+                <w:t xml:space="preserve">Assessment of RISC-V architectures for resource-constrained edge computing systems facing neutron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Guilbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Invited talk presented in Journée thématique SAFRAN sur la fiabilité des composants, Groupement de Recherche System On Chip, Systèmes embarqués et Objets Connectés (GDR-SOC2 SAFRAN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323084v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering Fault Behavior in Arm Cortex-M Microprocessors with cFS Under Neutron Radiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cheymol</w:t>
+                <w:t xml:space="preserve">Analyzing Cache Utilization for Improved System Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Martínez-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío González-Montesoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544286v1</w:t>
+                <w:t xml:space="preserve">hal-05323084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Embedded AI Vulnerabilities in Google’s LiteRT Through Fault Injection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
+                <w:t xml:space="preserve">Neutron radiation tests and preliminary assessment of COTS edge computing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du groupement de recherche System On Chip, Systèmes embarqués et Objets Connectés (GDR-SOC2 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2025, Lorient, France</w:t>
+              <w:t xml:space="preserve">Invited talk presented in Journée thématique SAFRAN sur la fiabilité des composants, Groupement de Recherche System On Chip, Systèmes embarqués et Objets Connectés (GDR-SOC2 SAFRAN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543921v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron radiation tests and preliminary assessment of COTS edge computing systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+                <w:t xml:space="preserve">Rust vs. C: Evaluating Soft Error Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Martínez-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío González-Montesoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented in Journée thématique SAFRAN sur la fiabilité des composants, Groupement de Recherche System On Chip, Systèmes embarqués et Objets Connectés (GDR-SOC2 SAFRAN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544360v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rust vs. C: Evaluating Soft Error Sensitivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Darío González-Montesoro</w:t>
+                <w:t xml:space="preserve">Analyzing Embedded AI Vulnerabilities in Google’s LiteRT Through Fault Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque national du groupement de recherche System On Chip, Systèmes embarqués et Objets Connectés (GDR-SOC2 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2025, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544270v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Source Port of NASA Core Flight System to FreeRTOS in Arm Cortex-M-based Microprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benevenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7221,846 +7252,846 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CASS Latin American Symposium on Circuits and Systems, LASCAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroFI: Tensorflow Lite based Fault Injection Framework for Microcontrollers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VLSI Test Symposium (VTS, 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacto de la Mejora en el Aprovechamiento de la Memoria Caché sobre la Fiabilidad de un Sistema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Martínez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío González-Montesoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas SARTECO 2025 (Sociedad de Arquitectura y Tecnología de Computadores)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced Soft Error Assessment of a Multithreaded MobileNet CNN Model Running in a Multicore Edge Processor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+                <w:t xml:space="preserve">Early Neutron Reliability Assessment of an Arm Cortex-M4 through Emulated Fault Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodrigo Azambuja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
+              <w:t xml:space="preserve">Symposium on Integrated Circuits and Systems Design (SBCCI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Joao Pessaoa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615502v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Neutron Reliability Assessment of an Arm Cortex-M4 through Emulated Fault Injection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+                <w:t xml:space="preserve">Radiation-induced Soft Error Assessment of a Multithreaded MobileNet CNN Model Running in a Multicore Edge Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areeb Sherjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Integrated Circuits and Systems Design (SBCCI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Joao Pessaoa, Brazil</w:t>
+              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615351v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying Compact and Dependable DNNs in Safety-critical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Test Symposium (ETS 2024) - PhD Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Using Off-Chip Memories on Reliability of Edge Computing Systems to Single-Event Upsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of Redundancy-Hardened Convolutional Neural Networks Against Adversarial Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Gomes de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Allocating Weights and Biases in SRAM Parity Checking Areas on the Soft Error Reliability of CNN Inference Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8082,201 +8113,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying Compact and Dependable DNNs in Safety-critical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du groupement de recherche System On Chip, Systèmes embarqués et Objets Connectés (GDR-SOC2 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of scaling up the sensor sampling frequency on the reliability of edge processing systems in tolerating soft errors caused by neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8331,73 +8362,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron radiation tests and assessment of edge computing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8439,194 +8470,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented in VII Workshop sobre os Efeitos das Radiações Ionizantes em Componentes e Circuitos Eletrônicos de Uso Aeroespacial (WERICE AEROESPACIAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, São José dos Campos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Rust and C Variability of Fault Sensitivity across Different Runtimes and Cache-Aware Source Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Martinez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Gonzalez-Montesoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Error Assessment of Attitude Estimation Algorithms Running in a Resource-constrained Device under Neutron Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8685,293 +8716,293 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS 2023 - International Conference on Radiation and its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toulouse, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMART: Selective MAC zero-optimization for neural network reliability under radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuj Justus Rajappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF 2023 - 34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Toulouse, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Edge Computing Hardware Architectures Processing Tiny Machine Learning under Neutron-induced Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Baptista dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Radiation-Induced Soft Error on Object Detection Algorithm of Unmanned Surface Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Antônio Junior Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9030,73 +9061,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Arm Cortex-M under Radiation with and without a Real-time Operating System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benevenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9151,73 +9182,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Radiation-Induced Soft Error on Lightweight Cryptography Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9239,110 +9270,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundancia multihilo para la mitigación de Sotf errors en Sistemas on Chip multinúcleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9351,460 +9382,460 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Martinez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas SARTECO 2022 (Sociedad de Arquitectura y Tecnología de Computadores)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Alicante, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEO Spaceflight Results of Radiation Effects in COTS FPGA-implemented Triple Modular System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marti Gorchs Picas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Correa Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Velazco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Reliability Impacts of Neutron-induced Soft Errors in Aerial Image Classification CNNs Implemented in a Softcore SRAM-based FPGA GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benevenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaldo Carlos Pereira Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.L. Gonçalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Attitude Estimation Processing Approaches in Tolerating Radiation Soft Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anuj Justus Rajappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS 2022 - Conference on Radiation Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundant Portable Multi-Threading for Soft Error Mitigation on Multicore Systems on Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9813,231 +9844,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Martinez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lightweight Mitigation Technique for Resource-constrained Devices under Neutron Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geancarlo Abich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of radiation-induced soft error on embedded cryptography algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Bandeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10096,553 +10127,553 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Attitude Estimation Algorithm under Soft Error Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Assessment of Machine Learning Models in Computing System under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Paolo Sales Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liége Maldaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2021 - IEEE Latin-American Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RADECS 2021 - Conference on Radiation Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375744v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Machine Learning Models in Computing System under Neutron Radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Attitude Estimation Algorithm under Soft Error Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Paolo Sales Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaru Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luciano Ost</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS 2021 - Conference on Radiation Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LATS 2021 - IEEE Latin-American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Punta del Este (Virtual event), Uruguay. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375695v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation effects in tiny machine learning systems and attitude estimation processing modules for autonomous things</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosatellite On-Board Computer including a Many-Core Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Carolina Vargas Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Francisco Ramos Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David César Ardiles Saravia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented in 17th International School on the Effects of Radiation on Embedded Systems for Space Applications (SERESSA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual event, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE Latin-American Test Symposium (LATS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual event, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621516v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosatellite On-Board Computer including a Many-Core Processor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation effects in tiny machine learning systems and attitude estimation processing modules for autonomous things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin-American Test Symposium (LATS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual event, Uruguay</w:t>
+              <w:t xml:space="preserve">Invited talk presented in 17th International School on the Effects of Radiation on Embedded Systems for Space Applications (SERESSA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual event, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387930v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Attitude Estimation Processing System under Neutron Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10657,113 +10688,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS 2021 - Conference on Radiation Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Machine Learning Algorithms for Near-Sensor Computing Under Radiation Soft Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Letiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10782,238 +10813,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International conference on electronics, circuits &amp; systems (ICECS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Glasgow, SCOTLAND, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body-Bias Micro-Generators for Activity-Driven Power Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDSOI workshop at DATE Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Machine Learning Algorithms for Near-Sensor Computing Under Radiation Soft Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Letiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11032,263 +11063,280 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International School on the Effects of Radiation on Embedded Systems for Space Applications (SERESSA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Porto Alegre (Virtual edition), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a Non-conventional Testing Technique for Asynchronous Circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the reliability of Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100560v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reliability of Support Vector Machines</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Distributed Body-Biasing Strategy for Asynchronous Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Decoudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">27th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cuzco, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100549v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Based Reliability Assessment Method for Detection of Permanent Faults in Clockless Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aquino Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11330,198 +11378,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Body-Biasing Strategy for Asynchronous Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring a Non-conventional Testing Technique for Asynchronous Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aquino Guazzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Cuzco, Peru</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170157v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Current Sensor on Chip for Detecting Neutron-Induced Transients via Body Terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11580,198 +11611,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level Shifter Architecture for Dynamically Biasing Ultra-Low Voltage Subcircuits of Integrated Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits &amp; Systems (ISCAS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Intrusive Testing Technique for Detection of Trojans in Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11813,575 +11844,575 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Automation and Test in Europe (DATE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.1516-1519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Hardware-Implemented Support Vector Machine under Radiation Effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A body built-in cell for detecting transient faults and dynamically biasing subcircuits of integrated systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996777v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A body built-in cell for detecting transient faults and dynamically biasing subcircuits of integrated systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Hardware-Implemented Support Vector Machine under Radiation Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Valadares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986346v1</w:t>
+                <w:t xml:space="preserve">hal-01996777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard CAD Tool-Based Method for Simulation of Laser-Induced Faults in Large-Scale Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
+                <w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPD 2018 - International Symposium on Physical Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESREF 2018 - European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01743368v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Viera</w:t>
+                <w:t xml:space="preserve">Standard CAD Tool-Based Method for Simulation of Laser-Induced Faults in Large-Scale Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2018 - European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPD 2018 - International Symposium on Physical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Monterey, CA, United States. pp.160-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3177540.3178243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457522v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01743368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Grain Body-Biasing: A strategy for asynchronous circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12396,289 +12427,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nanoelectronics Applications, Design and Technology Conference (ADTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Bias Control Cells based on Negative- and Positive-Level Shifter Architectures in Technology FD-SOI 28 nm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+                <w:t xml:space="preserve">Detection of Layout-Level Trojans by Injecting Current Into Substrate and Digitally Monitoring Built-In Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Austin, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721072v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Layout-Level Trojans by Injecting Current Into Substrate and Digitally Monitoring Built-In Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
+                <w:t xml:space="preserve">Body Bias Control Cells based on Negative- and Positive-Level Shifter Architectures in Technology FD-SOI 28 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Austin, TX, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627374v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for evaluation of transient-fault detection techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12720,73 +12751,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Layout-Level Trojans by Monitoring Substrate with Preexisting Built-in Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12805,464 +12836,464 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.290-295, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of IR Drops on the Modeling of Laser-Induced Transient Faults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+                <w:t xml:space="preserve">Fine Body Biasing Island Strategy in FD-SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMACD 2017 - 14th International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th IP-SoC Conference (IP-SOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721087v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical framework for specification, verification and design of self-timed pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23rd IEEE International Symposium on Asynchronous Circuits and Systems (Async 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, San Diego, CA, United States. pp.65-72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASYNC.2017.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Body Biasing Island Strategy in FD-SOI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+                <w:t xml:space="preserve">Importance of IR Drops on the Modeling of Laser-Induced Transient Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IP-SoC Conference (IP-SOC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMACD 2017 - 14th International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Giardini Naxos, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMACD.2017.7981593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721571v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Laser-Induced IR Drops in the Occurrence of Faults: Assessment and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13294,92 +13325,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSD 2017 - Euromicro Symposium on Digital System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Vienna, Austria. pp.252-259, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSD.2017.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01699776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QDI asynchronous circuits for low power applications: a comparative study in technology FD-SOI 28 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13408,73 +13439,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique (JNRDM'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Tri-State Logic Trojans Able to Upset Properties of Ring Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13506,106 +13537,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Design &amp;Technology of Integrated Systems in Nanoscale Era (DTIS'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AHLS_DESYNC: A Desynchronization Tool For High-Level Synthesis of Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13620,308 +13651,308 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Automation and Test in Europe (DATE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level synthesis for event-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Event-Based Control, Communications, and Signal Processing (EBCCSP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Krakow, Poland. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EBCCSP.2016.7605252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New asynchronous protocols for enhancing area and throughput in bundle-data pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Symposium on Integrated Circuits and Systems Design (SBCCI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belo Horizonte, Brazil. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SBCCI.2016.7724066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of granularity for automatic biasing control in FDSOI technology with low-voltage supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13949,290 +13980,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique (JNRDM'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Low-Voltage Scaling in Synchronous and Asynchronous FD-SOI Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flot de conception pour l'ultra-faible consommation : échantillonage non-uniforme et électronique asynchrone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Simatic</w:t>
+                <w:t xml:space="preserve">Exploration of Noise Robustness and Sensitivity of Bulk Current Sensors for Soft Error Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G.M. Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Workshop on CMOS Variability (VARI'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Salvador Bahia, Brazil. pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524095v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting reliable features of asynchronous circuits for designing low-voltage components in FD-SOI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14247,73 +14278,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Proposition on Hardware Trojan Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14342,168 +14373,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Noise Robustness and Sensitivity of Bulk Current Sensors for Soft Error Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Sill Torres</w:t>
+                <w:t xml:space="preserve">Flot de conception pour l'ultra-faible consommation : échantillonage non-uniforme et électronique asynchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on CMOS Variability (VARI'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Salvador Bahia, Brazil. pp.13-18</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414765v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation Of Single BBICS Architecture In Detecting Multiple Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14525,110 +14556,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01234067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Bulk Built-In Current Sensors to Detect Single Event Effects and Laser-Induced Fault Injection Attempts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14637,486 +14668,486 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint MEDIAN–TRUDEVICE Open Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01099040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of bulk built-in current sensors in terms of transient-fault detection sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sill Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMOS variability (VARI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Palma de Mallorca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VARI.2014.6957089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094235v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01099015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bulk built-in current sensors in terms of transient-fault detection sensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS variability (VARI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01099015v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bulk Built-in Sensor for Detection of Fault Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOST: Hardware-Oriented Security and Trust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Austin, TX, United States. pp.51-54, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HST.2013.6581565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01430800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity tuning of a bulk built-in current sensor for optimal transient-fault detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15125,123 +15156,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Arcachon, France. pp.B3c-2 #68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single built-in sensor to check pull-up and pull-down CMOS networks against transient faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15250,1542 +15281,1542 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp.157-163, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PATMOS.2013.6662169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00968621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Modular Bulk Built-In Current Sensors for Detection of Transient Faults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Sample Results of Concurrent Error Detection Schemes in Transient Fault Scenarios?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBCCI'2012: 25th Symposium onIntegrated Circuits and Systems Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SBCCI.2012.6344422⟩</w:t>
+              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sevilla, Spain. pp.635-642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00715122v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00701776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Sample Results of Concurrent Error Detection Schemes in Transient Fault Scenarios?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Modular Bulk Built-In Current Sensors for Detection of Transient Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sill Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131361⟩</w:t>
+              <w:t xml:space="preserve">SBCCI'2012: 25th Symposium onIntegrated Circuits and Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Brasilia, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI.2012.6344422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00701776v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00715122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel transient-fault detection circuit featuring enhanced bulk built-in current sensor with low-power sleep-mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating Bulk Built-in Current Sensors for Detecting Transient Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00715126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing Issues for an Efficient Use of Concurrent Error Detection Codes</w:t>
+                <w:t xml:space="preserve">Timing Issues of Transient Faults in Concurrent Error Detection Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GdR SoC-SiP'2011: Colloque national du Groupement de Recherche System-On-Chip et System-In-Package</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France. http://www2.lirmm.fr/~w3mic/SOCSIP/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00627427v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00701798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing Issues of Transient Faults in Concurrent Error Detection Schemes</w:t>
+                <w:t xml:space="preserve">Timing Issues for an Efficient Use of Concurrent Error Detection Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR SoC-SiP'2011: Colloque national du Groupement de Recherche System-On-Chip et System-In-Package</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATW.2011.5985933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00701798v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00627427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Bulk Built-in Current Sensor-Based Strategy for Dealing with Long-Duration Transient Faults in Deep-Submicron Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DFT'2011: International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Vancouver, Canada. pp.302-308, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DFT.2011.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00701789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating transient-fault effects on traditional C-element's implementations</w:t>
+                <w:t xml:space="preserve">Asynchronous circuits as alternative for mitigation of long-duration transient faults in deep-submicron technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International On-Line Testing Symposium (IOLTS'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Monte Cassino Abbey and Gaeta, Italy. A.p.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569056v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous circuits as alternative for mitigation of long-duration transient faults in deep-submicron technologies</w:t>
+                <w:t xml:space="preserve">Evaluating transient-fault effects on traditional C-element's implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International On-Line Testing Symposium (IOLTS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Corfu island, Greece. pp.35 - 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2010.5560237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867836v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous circuits as alternative for mitigation of long-duration transient faults in deep-submicron technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digest of Papers, 15th IEEE European Test Symposium (ETS'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology to Evaluate Transient-Fault Effects on Asynchronous and Synchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digest of Papers, 14th IEEE European Test Symposium (ETS'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Transient-Fault Effects on Synchronous and on Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE International On-Line Testing Symposium (IOLTS'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Sesimbra-Lisbon, Portugal. pp.29-34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IOLTS.2009.5195979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Robust 8-Bit Microprocessor to Soft Single Event Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16798,89 +16829,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest of Papers, IEEE Latin American Test Workshop, LATW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">SOUTH SYMPOSIUM ON MICROELECTRONICS, SIM, 21.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039148v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Robust 8-Bit Microprocessor to Soft Single Event Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16893,89 +16924,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOUTH SYMPOSIUM ON MICROELECTRONICS, SIM, 21.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">Digest of Papers, IEEE Latin American Test Workshop, LATW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402758v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design at high level of a robust 8-bit microprocessor to soft errors by using only standard gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16994,92 +17025,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Symposium on Integrated Circuits and Systems Design (SBCCI'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Ouro Preto, France. pp.196-201, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1150343.1150394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Robust 8-Bit Microprocessor to Soft Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17098,1004 +17129,1004 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Como, Italy. pp.195-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IOLTS.2006.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Low-Power Embedded Software for Mass-Produced Microprocessor by Using a Loop Table in On-Chip Memory</w:t>
+                <w:t xml:space="preserve">Designing Low Power Embedded Software for Mass-Produced Microprocessor by Using a Loop Table in On-Chip Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">SOUTH SYMPOSIUM ON MICROELECTRONICS, SIM, 20.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Santa Cruz do Sul, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039110v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Low Power Embedded Software for Mass-Produced Microprocessor by Using a Loop Table in On-Chip Memory</w:t>
+                <w:t xml:space="preserve">Designing Low-Power Embedded Software for Mass-Produced Microprocessor by Using a Loop Table in On-Chip Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOUTH SYMPOSIUM ON MICROELECTRONICS, SIM, 20.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Santa Cruz do Sul, Brazil</w:t>
+              <w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402756v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented as a course within the IRT-Nanoelec training ”Synchrotron X-ray and neutron applied to nano-electronics” for PhD students of the doctoral school EEATS of the UGA. Training organized by the radiation facilities ILL (Institut Laue Langevin) and ESRF (European Synchrotron Radiation Facility). Grenoble, France, March 25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, November 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MultiRad Platform for Testing Case-Study Algorithm Applications in Computing Systems under Neutron Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented at the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, April 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, October 26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented in the work group FIMA (Modèles Aléatoires pour la Fiabilité et la Maintenance des Systèmes) of the IMdR (Institut pour la Maîtrise des Risques), Grenoble, France, March 2</w:t>
+              <w:t xml:space="preserve">Invited talk presented as a course and practical activities with thermal neutron source at the ILL (Institut Laue Langevin) within the IRT-Nanoelec training ”Synchrotron X-ray and neutron applied to nano-electronics” for PhD students of the doctoral school EEATS of the UGA. Training organized by the radiation facilities ILL and ESRF (European Synchrotron Radiation Facility). Grenoble, March 30 and 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290715v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented as a course and practical activities with thermal neutron source at the ILL (Institut Laue Langevin) within the IRT-Nanoelec training ”Synchrotron X-ray and neutron applied to nano-electronics” for PhD students of the doctoral school EEATS of the UGA. Training organized by the radiation facilities ILL and ESRF (European Synchrotron Radiation Facility). Grenoble, March 30 and 31</w:t>
+              <w:t xml:space="preserve">Invited talk presented in the work group FIMA (Modèles Aléatoires pour la Fiabilité et la Maintenance des Systèmes) of the IMdR (Institut pour la Maîtrise des Risques), Grenoble, France, March 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290741v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented as a course within the IRT-Nanoelec training ”Synchrotron X-ray and neutron applied to nano-electronics” for PhD students of the doctoral school EEATS of the UGA. Training organized by the radiation facilities ILL (Institut Laue Langevin) and ESRF (European Synchrotron Radiation Facility). Grenoble, France, May 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, March 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-Earth Orbit Spaceflight Radiation Effects in Digital System on Programmable Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented at the Universidade Federal de Santa Maria (UFSM), Santa Maria, Brazil, December 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented as a course within the IRT-Nanoelec training ”Synchrotron X-ray and neutron applied to nano-electronics” for PhD students of the doctoral school EEATS of the UGA. Training organized by the radiation facilities ILL (Institut Laue Langevin) and ESRF (European Synchrotron Radiation Facility). Grenoble, France, January 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Bulk Sensors Enabling Online Test for Radiation Induced Soft-Errors and Noise Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18111,432 +18142,432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tutorial accepted to be presented in Test Technology Educational Program (TTEP), IEEE International Test Conference (ITC), Phoenix, USA, October 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamisant les Cours en Amphi avec les Smartphones des Étudiants et les Boîtiers de Vote de l’Université : Activités en Groupe et Classement par Étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented in ”Rencontre Boitiers de Vote à l’Université Grenoble Alpes (UGA)” and organized by the ”Service d’Accompagnement des Pédagogies, des Initiatives Enseignantes et du Numérique dans le Supérieur (SAPIENS) de l’UGA”, Grenoble, France, June 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The World of the Hardware Trojans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented at the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, April 26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes Intégrés Tolérants aux Fautes, Fiables et Sécurisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented at TIMA Laboratory, Grenoble, France, April 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Circuits as an Alternative for Mitigation of Long-Duration Transient Faults in Deep-Submicron Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented at the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, April 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuitos Assíncronos QDI: Uma Alternativa Naturalmente Robusta a Desafios das Tecnologias Submicrônicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD thesis initial proposal presented and defended, 98 pages, Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, November 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulação de circuitos assíncronos QDI no nível de transistores sob o efeito de injeção de falhas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Corrêa Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18551,622 +18582,622 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentation in regional workshop: Abstract 116, page 47, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, October 21-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulação de circuitos robustos através de injeção de falhas no nível de portas lógicas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Soft-Error Robust Microprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presentation in regional workshop: Abstract 048, page 26, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, October 15-20</w:t>
+              <w:t xml:space="preserve">Master thesis presented and defended, 120 pages, Universidade Federal do Rio Grande do Sul (UFRGS), Instituto de Informática, PPGC, Ouro Preto, Brazil, August 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290750v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Soft-Error Robust Microprocessor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulação de circuitos robustos através de injeção de falhas no nível de portas lógicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo da Rocha Manito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Master thesis presented and defended, 120 pages, Universidade Federal do Rio Grande do Sul (UFRGS), Instituto de Informática, PPGC, Ouro Preto, Brazil, August 29</w:t>
+              <w:t xml:space="preserve">Presentation in regional workshop: Abstract 048, page 26, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, October 15-20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290736v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistemas Embarcados de Equipamentos de Telecomunicação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final report for Electrical Engineer's degree, 40 pages, internship in DataCom Telemática, Universidade Federal do Rio Grande do Sul (UFRGS), Departamento de Engenharia Elétrica, Porto Alegre, Brazil, September</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistema microprocessado de medição de vibração para aquisição em tempo real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel da Rocha Janner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altamiro Amadeu Susin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentation in regional workshop: Abstract 191, page 223, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, October 22-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acionamento microcontrolado de motor de passo através de sinais infravermelho padrão RC5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Hoffmann Paludo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Tiarajú dos Reis Loureiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentation in regional workshop: Abstract 002, page 649, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, October 22-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistema de medição de vibração com acelerômetro de estado sólido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altamiro Amadeu Susin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Negreiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson Pardi Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Francisco Martins Marçal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentation in regional workshop: Abstract 011, page 539, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, September 11-15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId374"/>
+      <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19313,51 +19344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307356v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sill Torres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29353-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02989324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPG0070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gobatto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benevenuti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Laurini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cheymol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3663046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gava" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeb Sherjil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atukpor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3585859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodrigo Azambuja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3400921" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ant&#244;nio Junior Fleck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gehm Moraes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Calazans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarso Kraemer Sarzi Sartori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hanneman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Minelli de Carvalho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3435677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemitala Added" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Alberton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2024.3501193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3336054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013884v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Gorchs Picas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Velazco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3247174" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3284991" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Baptista dos Santos Martins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115179" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Justus Rajappa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Dyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Ryden" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D. P. Hands" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnulty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3239734" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geancarlo Abich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cuenca-Asensi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3262448" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Serrano-Cases" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Alvarez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3247129" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Lucena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius da Rocha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2023.3253684" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Carlos F. Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Gon&#231;alez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114738" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon L&#233;tiche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3176676" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Garay Trindade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3176485" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bandeira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sampford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114349" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letiche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaucour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.114022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreoni Camponogara-Viera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2020.2975923" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2019.2928972" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aquino Guazzelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Acunha Guimar&#227;es" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Paiva Leite" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05857-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.057" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coelho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando Coelho Valadares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A. Camponogara Viera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2920747" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893676v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.111" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01690185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga Jadue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BSLT97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2017.11.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2F2MG3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Rocha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.08.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PKXCNRQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolloff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G9P3DBF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.151" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48C3PSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5359-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920428v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01100723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.069" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN5HW8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.149" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9TC49X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569838v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5FVWNHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.10.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039091v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FT8KS6JT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Gani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alexandrino de Melo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Peyronnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Guilbot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Costa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI66862.2025.11218669" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544070v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05404459v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544186v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270682" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323084v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Gonz&#225;lez-Montesoro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543921v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544360v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544270v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793698v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Fran&#231;a" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012276v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543342v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615502v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615351v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615328v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615508v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739758v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gomes de Queiroz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615485v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615293v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739776v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739744v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615400v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gonzalez-Montesoro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342734v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094354v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157172v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157135v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157205v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688760v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298341v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688775v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Correa Cueto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688778v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Goncalves" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Carlos Pereira Jr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Gon&#231;alez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688756v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375885v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375744v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paolo Sales Brum" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaru Lin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651794" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375695v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233;ge Maldaner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621516v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387930v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pancher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carolina Vargas Vallejo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Francisco Ramos Vargas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;sar Ardiles Saravia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375701v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988115v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956260v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Decoudu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100531v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100560v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100549v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165113v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170157v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299066v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726964v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726979v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996777v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coelho" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valadares" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986346v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01743368v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177540.3178243" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457522v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828009v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721072v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721081v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627346v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.58" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721087v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2017.7981593" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512247v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Cherkaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fran&#231;ois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2017.16" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721571v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699776v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.43" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524092v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431177v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483811" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345745v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605252" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345749v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724066" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524090v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524087v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524095v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393437v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524097v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414765v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.M. Melo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234067v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094235v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099015v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARI.2014.6957089" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430800v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Max Dutertre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2013.6581565" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872705v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00968621v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662169" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715122v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2012.6344422" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701776v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131361" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867864v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715126v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00627427v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985933" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701798v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701789v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.15" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569056v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560237" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867836v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568749v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417840v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419061v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2009.5195979" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039148v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402758v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039303v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1150343.1150394" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.21" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039110v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402756v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737097v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290719v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290743v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290715v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290741v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290740v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290742v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290711v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290739v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290708v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290728v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290703v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290698v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290490v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290734v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290751v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corr&#234;a Centeno" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290750v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Rocha Manito" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290736v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290738v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290746v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Rocha Janner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamiro Amadeu Susin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290748v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Piazza" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hoffmann Paludo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tiaraj&#250; dos Reis Loureiro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290745v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Negreiros" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Pardi J&#250;nior" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Francisco Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307356v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sill Torres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29353-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02989324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPG0070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gobatto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benevenuti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Laurini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cheymol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3663046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gava" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeb Sherjil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atukpor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3585859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodrigo Azambuja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3400921" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ant&#244;nio Junior Fleck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gehm Moraes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Calazans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarso Kraemer Sarzi Sartori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hanneman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Minelli de Carvalho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3435677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemitala Added" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Alberton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2024.3501193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Justus Rajappa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Gorchs Picas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Velazco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3247174" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3284991" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Baptista dos Santos Martins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3336054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geancarlo Abich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cuenca-Asensi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3262448" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Dyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Ryden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D. P. Hands" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnulty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3239734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Serrano-Cases" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Alvarez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3247129" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Lucena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius da Rocha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2023.3253684" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Carlos F. Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Gon&#231;alez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114738" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon L&#233;tiche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3176676" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Garay Trindade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3176485" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bandeira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sampford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114349" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letiche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaucour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.114022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreoni Camponogara-Viera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2020.2975923" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2019.2928972" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aquino Guazzelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Acunha Guimar&#227;es" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Paiva Leite" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05857-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.057" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coelho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando Coelho Valadares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A. Camponogara Viera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2920747" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC218MVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.111" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKVRF0K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2017.11.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2F2MG3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01690185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga Jadue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BSLT97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Rocha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.08.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PKXCNRQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334697v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolloff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G9P3DBF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.151" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48C3PSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5359-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01100723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.069" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN5HW8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9TC49X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5FVWNHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873149v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.10.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FT8KS6JT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544416v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Gani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alexandrino de Melo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Peyronnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Guilbot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Costa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270682" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05404459v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544089v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI66862.2025.11218669" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Gonz&#225;lez-Montesoro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544360v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543921v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Fran&#231;a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615351v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gomes de Queiroz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615485v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739744v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gonzalez-Montesoro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157172v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688760v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688775v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Correa Cueto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Goncalves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Carlos Pereira Jr" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Gon&#231;alez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688756v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688771v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688765v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375885v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375695v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paolo Sales Brum" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233;ge Maldaner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaru Lin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651794" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pancher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carolina Vargas Vallejo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Francisco Ramos Vargas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;sar Ardiles Saravia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621516v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375701v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Decoudu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100549v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170157v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165113v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100560v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299066v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726964v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996777v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coelho" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valadares" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457522v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01743368v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177540.3178243" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828009v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721072v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721081v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.58" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721571v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512247v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Cherkaoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fran&#231;ois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2017.16" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721087v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2017.7981593" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699776v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.43" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524092v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431177v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483811" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345745v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605252" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345749v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724066" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524090v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524087v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414765v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.M. Melo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393437v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524097v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524095v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234067v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099040v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099015v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARI.2014.6957089" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094235v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430800v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Max Dutertre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2013.6581565" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872705v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00968621v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662169" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701776v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131361" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715122v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2012.6344422" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867864v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701798v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00627427v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985933" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701789v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.15" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867836v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569056v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560237" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568749v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419061v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2009.5195979" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402758v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039148v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039303v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1150343.1150394" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039298v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.21" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402756v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039110v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737097v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290719v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290741v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290715v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290740v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290742v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290711v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290739v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290708v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290728v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290703v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290698v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290490v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290734v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290751v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corr&#234;a Centeno" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290736v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290750v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Rocha Manito" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290746v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Rocha Janner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamiro Amadeu Susin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Piazza" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hoffmann Paludo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tiaraj&#250; dos Reis Loureiro" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290745v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Negreiros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Pardi J&#250;nior" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Francisco Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>