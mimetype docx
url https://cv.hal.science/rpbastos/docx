--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -1377,590 +1377,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART: Selective MAC zero-optimization for neural network reliability under radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medium-Earth Orbit Spaceflight Radiation Effects in Triple Modular System on Programmable Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuj Justus Rajappa</w:t>
+                <w:t xml:space="preserve">Marti Gorchs Picas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Reiter</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raoul Velazco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115092⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3247174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207365v1</w:t>
+                <w:t xml:space="preserve">hal-04013884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-Earth Orbit Spaceflight Radiation Effects in Triple Modular System on Programmable Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of Attitude Estimation Processing Approaches in Tolerating Radiation Soft Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoul Velazco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3247174⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 70 (8), pp.1658-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3284991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013884v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Attitude Estimation Processing Approaches in Tolerating Radiation Soft Errors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Edge Computing Hardware Architectures Processing Tiny Machine Learning under Neutron-induced Radiation Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Baptista dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3284991⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139654v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Edge Computing Hardware Architectures Processing Tiny Machine Learning under Neutron-induced Radiation Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joao Baptista dos Santos Martins</w:t>
+                <w:t xml:space="preserve">Learning-based Mitigation of Soft Error Effects on Quaternion Kalman Filter Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115179⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.1079 -1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3336054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207364v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based Mitigation of Soft Error Effects on Quaternion Kalman Filter Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMART: Selective MAC zero-optimization for neural network reliability under radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Justus Rajappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.1079 -1089. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3336054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320242v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lightweight Mitigation Technique for Resource-constrained Devices Executing DNN Inference Models under Neutron Radiation</w:t>
               </w:r>
@@ -2612,51 +2612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Radiation Effects on Attitude Estimation Processing for Autonomous Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Létiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2844,295 +2844,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of radiation-induced soft error on embedded cryptography algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of thermal neutron radiation on a hardware-implemented machine learning algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Bandeira</w:t>
+                <w:t xml:space="preserve">M. Letiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Sampford</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+                <w:t xml:space="preserve">J. Beaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 116 (114022), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2020.114022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375914v1</w:t>
+                <w:t xml:space="preserve">hal-03094007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal neutron radiation on a hardware-implemented machine learning algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of radiation-induced soft error on embedded cryptography algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Sampford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 116 (114022), </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2020.114022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094007v1</w:t>
+                <w:t xml:space="preserve">hal-03375914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of On-Chip Current Sensor for Detection of Thermal-Neutron Induced Transients</w:t>
               </w:r>
@@ -4144,298 +4144,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures of Bulk Built-In Current Sensors for Detection of Transient Faults in Integrated Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method for evaluation of transient-fault detection techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2017.11.006⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721110v1</w:t>
+                <w:t xml:space="preserve">lirmm-01690185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for evaluation of transient-fault detection techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architectures of Bulk Built-In Current Sensors for Detection of Transient Faults in Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sill Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76-77, pp.68-74. </w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.70-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01690185v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high-sensitive built-in current sensors enabling detection of radiation-induced soft errors</w:t>
               </w:r>
@@ -6060,472 +6060,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Radiation Testing Method for Processor-based Computing Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Register Reservation on the Reliability of Arm Cortex-M Processors under Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270682⟩</w:t>
+              <w:t xml:space="preserve">2025 38th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Manaus, Brazil. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI66862.2025.11218669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544186v1</w:t>
+                <w:t xml:space="preserve">hal-05544089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-sensor testing method for observing radiation-induced soft errors in modern sensors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Santander, Spain</w:t>
+              <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, November 20, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSUG, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404459v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Register Reservation on the Reliability of Arm Cortex-M Processors under Neutrons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated Radiation Testing Method for Processor-based Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Ost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 38th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Manaus, Brazil. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2025 32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2025, Marrakech, Morocco. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBCCI66862.2025.11218669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544089v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-sensor testing method for observing radiation-induced soft errors in modern sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cheymol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, November 20, 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSUG, Nov 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544070v1</w:t>
+                <w:t xml:space="preserve">hal-05404459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering Fault Behavior in Arm Cortex-M Microprocessors with cFS Under Neutron Radiation</w:t>
               </w:r>
@@ -8113,51 +8113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8752,103 +8752,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMART: Selective MAC zero-optimization for neural network reliability under radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuj Justus Rajappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF 2023 - 34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Toulouse, France. pp.1-4</w:t>
@@ -8890,51 +8890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Edge Computing Hardware Architectures Processing Tiny Machine Learning under Neutron-induced Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Baptista dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9464,77 +9464,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEO Spaceflight Results of Radiation Effects in COTS FPGA-implemented Triple Modular System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marti Gorchs Picas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Correa Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Velazco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9697,77 +9697,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Attitude Estimation Processing Approaches in Tolerating Radiation Soft Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuj Justus Rajappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10038,64 +10038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of radiation-induced soft error on embedded cryptography algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Bandeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Sampford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10215,51 +10215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liége Maldaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS 2021 - Conference on Radiation Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t>
@@ -10340,51 +10340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaru Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATS 2021 - IEEE Latin-American Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Punta del Este (Virtual event), Uruguay. </w:t>
@@ -10629,51 +10629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Attitude Estimation Processing System under Neutron Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10750,77 +10750,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Letiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International conference on electronics, circuits &amp; systems (ICECS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Glasgow, SCOTLAND, United Kingdom</w:t>
@@ -10875,51 +10875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11000,77 +11000,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Letiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International School on the Effects of Radiation on Embedded Systems for Space Applications (SERESSA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Porto Alegre (Virtual edition), Brazil</w:t>
@@ -11093,109 +11093,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reliability of Support Vector Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring a Non-conventional Testing Technique for Asynchronous Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aquino Guazzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100549v1</w:t>
+                <w:t xml:space="preserve">hal-03100560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Body-Biasing Strategy for Asynchronous Circuits</w:t>
               </w:r>
@@ -11207,51 +11233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11300,159 +11326,133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Reliability Assessment Method for Detection of Permanent Faults in Clockless Circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the reliability of Support Vector Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165113v1</w:t>
+                <w:t xml:space="preserve">hal-03100549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a Non-conventional Testing Technique for Asynchronous Circuits</w:t>
+                <w:t xml:space="preserve">Learning-Based Reliability Assessment Method for Detection of Permanent Faults in Clockless Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aquino Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
@@ -11470,73 +11470,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">30th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100560v1</w:t>
+                <w:t xml:space="preserve">hal-02165113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Current Sensor on Chip for Detecting Neutron-Induced Transients via Body Terminals</w:t>
               </w:r>
@@ -11647,51 +11647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level Shifter Architecture for Dynamically Biasing Ultra-Low Voltage Subcircuits of Integrated Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12094,312 +12094,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Viera</w:t>
+                <w:t xml:space="preserve">Standard CAD Tool-Based Method for Simulation of Laser-Induced Faults in Large-Scale Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2018 - European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPD 2018 - International Symposium on Physical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Monterey, CA, United States. pp.160-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3177540.3178243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457522v1</w:t>
+                <w:t xml:space="preserve">lirmm-01743368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard CAD Tool-Based Method for Simulation of Laser-Induced Faults in Large-Scale Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
+                <w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPD 2018 - International Symposium on Physical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREF 2018 - European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3177540.3178243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01743368v1</w:t>
+                <w:t xml:space="preserve">hal-04457522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Grain Body-Biasing: A strategy for asynchronous circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12571,51 +12571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body Bias Control Cells based on Negative- and Positive-Level Shifter Architectures in Technology FD-SOI 28 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12885,399 +12885,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Body Biasing Island Strategy in FD-SOI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+                <w:t xml:space="preserve">A practical framework for specification, verification and design of self-timed pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IP-SoC Conference (IP-SOC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 23rd IEEE International Symposium on Asynchronous Circuits and Systems (Async 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Diego, CA, United States. pp.65-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASYNC.2017.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721571v1</w:t>
+                <w:t xml:space="preserve">hal-01512247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical framework for specification, verification and design of self-timed pipelines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand François</w:t>
+                <w:t xml:space="preserve">Importance of IR Drops on the Modeling of Laser-Induced Transient Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 23rd IEEE International Symposium on Asynchronous Circuits and Systems (Async 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMACD 2017 - 14th International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Giardini Naxos, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMACD.2017.7981593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASYNC.2017.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01512247v1</w:t>
+                <w:t xml:space="preserve">hal-01721087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of IR Drops on the Modeling of Laser-Induced Transient Faults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+                <w:t xml:space="preserve">Fine Body Biasing Island Strategy in FD-SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMACD 2017 - 14th International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IP-SoC Conference (IP-SOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMACD.2017.7981593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01721087v1</w:t>
+                <w:t xml:space="preserve">hal-01721571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Laser-Induced IR Drops in the Occurrence of Faults: Assessment and Simulation</w:t>
               </w:r>
@@ -13592,51 +13592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AHLS_DESYNC: A Desynchronization Tool For High-Level Synthesis of Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13687,51 +13687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level synthesis for event-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13785,252 +13785,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New asynchronous protocols for enhancing area and throughput in bundle-data pipelines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
+                <w:t xml:space="preserve">Analysis of granularity for automatic biasing control in FDSOI technology with low-voltage supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Symposium on Integrated Circuits and Systems Design (SBCCI 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique (JNRDM'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345749v1</w:t>
+                <w:t xml:space="preserve">hal-01524090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of granularity for automatic biasing control in FDSOI technology with low-voltage supply</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+                <w:t xml:space="preserve">New asynchronous protocols for enhancing area and throughput in bundle-data pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique (JNRDM'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th Symposium on Integrated Circuits and Systems Design (SBCCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belo Horizonte, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI.2016.7724066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524090v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Low-Voltage Scaling in Synchronous and Asynchronous FD-SOI Circuits</w:t>
               </w:r>
@@ -14042,51 +14042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14118,138 +14118,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Noise Robustness and Sensitivity of Bulk Current Sensors for Soft Error Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Sill Torres</w:t>
+                <w:t xml:space="preserve">Flot de conception pour l'ultra-faible consommation : échantillonage non-uniforme et électronique asynchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on CMOS Variability (VARI'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Salvador Bahia, Brazil. pp.13-18</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414765v1</w:t>
+                <w:t xml:space="preserve">hal-01524095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting reliable features of asynchronous circuits for designing low-voltage components in FD-SOI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14278,73 +14278,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Proposition on Hardware Trojan Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14373,152 +14373,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flot de conception pour l'ultra-faible consommation : échantillonage non-uniforme et électronique asynchrone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Simatic</w:t>
+                <w:t xml:space="preserve">Exploration of Noise Robustness and Sensitivity of Bulk Current Sensors for Soft Error Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G.M. Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Workshop on CMOS Variability (VARI'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Salvador Bahia, Brazil. pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524095v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation Of Single BBICS Architecture In Detecting Multiple Faults</w:t>
               </w:r>
@@ -14748,256 +14748,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01099040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bulk built-in current sensors in terms of transient-fault detection sensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS variability (VARI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01099015v1</w:t>
+                <w:t xml:space="preserve">hal-03094235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of bulk built-in current sensors in terms of transient-fault detection sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sill Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMOS variability (VARI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Palma de Mallorca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VARI.2014.6957089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094235v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01099015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bulk Built-in Sensor for Detection of Fault Attacks</w:t>
               </w:r>
@@ -15370,235 +15370,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00968621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Sample Results of Concurrent Error Detection Schemes in Transient Fault Scenarios?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Modular Bulk Built-In Current Sensors for Detection of Transient Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sill Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sevilla, Spain. pp.635-642, </w:t>
+              <w:t xml:space="preserve">SBCCI'2012: 25th Symposium onIntegrated Circuits and Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Brasilia, Brazil. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI.2012.6344422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00701776v1</w:t>
+                <w:t xml:space="preserve">lirmm-00715122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Modular Bulk Built-In Current Sensors for Detection of Transient Faults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Sample Results of Concurrent Error Detection Schemes in Transient Fault Scenarios?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBCCI'2012: 25th Symposium onIntegrated Circuits and Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Brasilia, Brazil. pp.1-6, </w:t>
+              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sevilla, Spain. pp.635-642, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBCCI.2012.6344422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00715122v1</w:t>
+                <w:t xml:space="preserve">lirmm-00701776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel transient-fault detection circuit featuring enhanced bulk built-in current sensor with low-power sleep-mode</w:t>
               </w:r>
@@ -15807,51 +15807,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00715126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing Issues of Transient Faults in Concurrent Error Detection Schemes</w:t>
+                <w:t xml:space="preserve">Timing Issues for an Efficient Use of Concurrent Error Detection Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
@@ -15869,97 +15869,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR SoC-SiP'2011: Colloque national du Groupement de Recherche System-On-Chip et System-In-Package</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATW.2011.5985933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00701798v1</w:t>
+                <w:t xml:space="preserve">lirmm-00627427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing Issues for an Efficient Use of Concurrent Error Detection Codes</w:t>
+                <w:t xml:space="preserve">Timing Issues of Transient Faults in Concurrent Error Detection Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
@@ -15977,82 +15986,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GdR SoC-SiP'2011: Colloque national du Groupement de Recherche System-On-Chip et System-In-Package</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France. http://www2.lirmm.fr/~w3mic/SOCSIP/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LATW.2011.5985933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00627427v1</w:t>
+                <w:t xml:space="preserve">lirmm-00701798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Bulk Built-in Current Sensor-Based Strategy for Dealing with Long-Duration Transient Faults in Deep-Submicron Technologies</w:t>
               </w:r>
@@ -16149,51 +16149,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00701789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous circuits as alternative for mitigation of long-duration transient faults in deep-submicron technologies</w:t>
+                <w:t xml:space="preserve">Evaluating transient-fault effects on traditional C-element's implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
@@ -16224,97 +16224,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International On-Line Testing Symposium (IOLTS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Corfu island, Greece. pp.35 - 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2010.5560237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867836v1</w:t>
+                <w:t xml:space="preserve">hal-00569056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating transient-fault effects on traditional C-element's implementations</w:t>
+                <w:t xml:space="preserve">Asynchronous circuits as alternative for mitigation of long-duration transient faults in deep-submicron technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
@@ -16345,82 +16354,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International On-Line Testing Symposium (IOLTS'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Monte Cassino Abbey and Gaeta, Italy. A.p.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IOLTS.2010.5560237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00569056v1</w:t>
+                <w:t xml:space="preserve">hal-00867836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous circuits as alternative for mitigation of long-duration transient faults in deep-submicron technologies</w:t>
               </w:r>
@@ -16829,73 +16829,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOUTH SYMPOSIUM ON MICROELECTRONICS, SIM, 21.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">Digest of Papers, IEEE Latin American Test Workshop, LATW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402758v1</w:t>
+                <w:t xml:space="preserve">hal-03039148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Robust 8-Bit Microprocessor to Soft Single Event Effects</w:t>
               </w:r>
@@ -16924,73 +16924,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest of Papers, IEEE Latin American Test Workshop, LATW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">SOUTH SYMPOSIUM ON MICROELECTRONICS, SIM, 21.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039148v1</w:t>
+                <w:t xml:space="preserve">hal-03402758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design at high level of a robust 8-bit microprocessor to soft errors by using only standard gates</w:t>
               </w:r>
@@ -17178,217 +17178,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Low Power Embedded Software for Mass-Produced Microprocessor by Using a Loop Table in On-Chip Memory</w:t>
+                <w:t xml:space="preserve">Designing Low-Power Embedded Software for Mass-Produced Microprocessor by Using a Loop Table in On-Chip Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOUTH SYMPOSIUM ON MICROELECTRONICS, SIM, 20.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Santa Cruz do Sul, Brazil</w:t>
+              <w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402756v1</w:t>
+                <w:t xml:space="preserve">hal-03039110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Low-Power Embedded Software for Mass-Produced Microprocessor by Using a Loop Table in On-Chip Memory</w:t>
+                <w:t xml:space="preserve">Designing Low Power Embedded Software for Mass-Produced Microprocessor by Using a Loop Table in On-Chip Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">SOUTH SYMPOSIUM ON MICROELECTRONICS, SIM, 20.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Santa Cruz do Sul, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039110v1</w:t>
+                <w:t xml:space="preserve">hal-03402756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18612,191 +18612,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Soft-Error Robust Microprocessor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulação de circuitos robustos através de injeção de falhas no nível de portas lógicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo da Rocha Manito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Master thesis presented and defended, 120 pages, Universidade Federal do Rio Grande do Sul (UFRGS), Instituto de Informática, PPGC, Ouro Preto, Brazil, August 29</w:t>
+              <w:t xml:space="preserve">Presentation in regional workshop: Abstract 048, page 26, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, October 15-20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290736v1</w:t>
+                <w:t xml:space="preserve">hal-04290750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulação de circuitos robustos através de injeção de falhas no nível de portas lógicas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Soft-Error Robust Microprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presentation in regional workshop: Abstract 048, page 26, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, October 15-20</w:t>
+              <w:t xml:space="preserve">Master thesis presented and defended, 120 pages, Universidade Federal do Rio Grande do Sul (UFRGS), Instituto de Informática, PPGC, Ouro Preto, Brazil, August 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290750v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistemas Embarcados de Equipamentos de Telecomunicação</w:t>
               </w:r>
@@ -19344,51 +19344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307356v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sill Torres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29353-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02989324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPG0070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gobatto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benevenuti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Laurini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cheymol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3663046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gava" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeb Sherjil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atukpor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3585859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodrigo Azambuja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3400921" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ant&#244;nio Junior Fleck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gehm Moraes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Calazans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarso Kraemer Sarzi Sartori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hanneman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Minelli de Carvalho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3435677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemitala Added" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Alberton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2024.3501193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207365v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Justus Rajappa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Gorchs Picas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Velazco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3247174" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3284991" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Baptista dos Santos Martins" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115179" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3336054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geancarlo Abich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cuenca-Asensi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3262448" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Dyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Ryden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D. P. Hands" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnulty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3239734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Serrano-Cases" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Alvarez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3247129" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Lucena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius da Rocha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2023.3253684" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Carlos F. Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Gon&#231;alez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114738" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon L&#233;tiche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3176676" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Garay Trindade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3176485" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bandeira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sampford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114349" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letiche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaucour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.114022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreoni Camponogara-Viera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2020.2975923" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2019.2928972" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aquino Guazzelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Acunha Guimar&#227;es" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Paiva Leite" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05857-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.057" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coelho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando Coelho Valadares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A. Camponogara Viera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2920747" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC218MVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.111" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKVRF0K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2017.11.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2F2MG3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01690185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga Jadue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BSLT97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Rocha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.08.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PKXCNRQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334697v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolloff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G9P3DBF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.151" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48C3PSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5359-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01100723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.069" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN5HW8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9TC49X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5FVWNHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873149v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.10.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FT8KS6JT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544416v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Gani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alexandrino de Melo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Peyronnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Guilbot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Costa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270682" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05404459v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544089v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI66862.2025.11218669" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Gonz&#225;lez-Montesoro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544360v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543921v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Fran&#231;a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615351v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gomes de Queiroz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615485v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739744v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gonzalez-Montesoro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157172v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688760v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688775v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Correa Cueto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Goncalves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Carlos Pereira Jr" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Gon&#231;alez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688756v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688771v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688765v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375885v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375695v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paolo Sales Brum" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233;ge Maldaner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaru Lin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651794" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pancher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carolina Vargas Vallejo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Francisco Ramos Vargas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;sar Ardiles Saravia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621516v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375701v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Decoudu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100549v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170157v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165113v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100560v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299066v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726964v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996777v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coelho" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valadares" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457522v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01743368v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177540.3178243" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828009v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721072v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721081v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.58" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721571v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512247v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Cherkaoui" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fran&#231;ois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2017.16" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721087v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2017.7981593" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699776v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.43" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524092v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431177v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483811" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345745v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605252" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345749v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724066" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524090v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524087v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414765v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.M. Melo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393437v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524097v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524095v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234067v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099040v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099015v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARI.2014.6957089" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094235v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430800v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Max Dutertre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2013.6581565" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872705v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00968621v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662169" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701776v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131361" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715122v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2012.6344422" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867864v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701798v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00627427v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985933" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701789v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.15" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867836v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569056v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560237" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568749v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419061v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2009.5195979" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402758v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039148v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039303v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1150343.1150394" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039298v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.21" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402756v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039110v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737097v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290719v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290741v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290715v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290740v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290742v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290711v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290739v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290708v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290728v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290703v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290698v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290490v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290734v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290751v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corr&#234;a Centeno" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290736v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290750v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Rocha Manito" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290746v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Rocha Janner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamiro Amadeu Susin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Piazza" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hoffmann Paludo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tiaraj&#250; dos Reis Loureiro" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290745v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Negreiros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Pardi J&#250;nior" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Francisco Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307356v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sill Torres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29353-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02989324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPG0070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gobatto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benevenuti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Laurini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cheymol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3663046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gava" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeb Sherjil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atukpor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3585859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodrigo Azambuja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3400921" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ant&#244;nio Junior Fleck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gehm Moraes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Calazans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarso Kraemer Sarzi Sartori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hanneman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Minelli de Carvalho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3435677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemitala Added" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Alberton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2024.3501193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Gorchs Picas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Velazco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3247174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3284991" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Baptista dos Santos Martins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115179" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3336054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Justus Rajappa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geancarlo Abich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cuenca-Asensi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3262448" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Dyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Ryden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D. P. Hands" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnulty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3239734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Serrano-Cases" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Alvarez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3247129" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Lucena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius da Rocha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2023.3253684" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Carlos F. Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Gon&#231;alez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114738" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon L&#233;tiche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3176676" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Garay Trindade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3176485" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letiche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaucour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.114022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bandeira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sampford" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114349" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreoni Camponogara-Viera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2020.2975923" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2019.2928972" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aquino Guazzelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Acunha Guimar&#227;es" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Paiva Leite" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05857-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.057" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coelho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando Coelho Valadares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A. Camponogara Viera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2920747" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC218MVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.111" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKVRF0K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01690185v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga Jadue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BSLT97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2017.11.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2F2MG3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Rocha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.08.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PKXCNRQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334697v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolloff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G9P3DBF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.151" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48C3PSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5359-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01100723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.069" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN5HW8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9TC49X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5FVWNHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873149v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.10.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FT8KS6JT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544416v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Gani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alexandrino de Melo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Peyronnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Guilbot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Costa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544089v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI66862.2025.11218669" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270682" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05404459v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Gonz&#225;lez-Montesoro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544360v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543921v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Fran&#231;a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615351v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gomes de Queiroz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615485v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739744v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gonzalez-Montesoro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157172v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688760v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688775v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Correa Cueto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Goncalves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Carlos Pereira Jr" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Gon&#231;alez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688756v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688771v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688765v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375885v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375695v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paolo Sales Brum" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233;ge Maldaner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaru Lin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651794" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pancher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carolina Vargas Vallejo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Francisco Ramos Vargas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;sar Ardiles Saravia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621516v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375701v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Decoudu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170157v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165113v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299066v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726964v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996777v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coelho" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valadares" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01743368v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177540.3178243" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828009v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721072v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721081v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.58" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512247v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Cherkaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fran&#231;ois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2017.16" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721087v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2017.7981593" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721571v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699776v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.43" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524092v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431177v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483811" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345745v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605252" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524090v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345749v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724066" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524087v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524095v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393437v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414765v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.M. Melo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234067v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099040v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094235v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099015v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARI.2014.6957089" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430800v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Max Dutertre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2013.6581565" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872705v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00968621v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662169" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715122v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2012.6344422" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701776v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131361" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867864v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00627427v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985933" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701798v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701789v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.15" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569056v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560237" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867836v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568749v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419061v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2009.5195979" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039148v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402758v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039303v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1150343.1150394" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039298v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.21" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039110v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402756v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737097v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290719v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290741v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290715v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290740v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290742v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290711v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290739v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290708v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290728v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290703v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290698v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290490v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290734v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290751v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corr&#234;a Centeno" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290750v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Rocha Manito" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290736v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290746v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Rocha Janner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamiro Amadeu Susin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Piazza" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hoffmann Paludo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tiaraj&#250; dos Reis Loureiro" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290745v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Negreiros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Pardi J&#250;nior" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Francisco Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>