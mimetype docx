--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -413,5147 +413,5272 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00541344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering Fault Behavior in Arm Cortex-M Microprocessors with Core Flight System under Neutron Radiation</w:t>
+                <w:t xml:space="preserve">MultiRad: Accelerated Radiation Testing Method for Processor-based Computing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+                <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+                <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494719v1</w:t>
+                <w:t xml:space="preserve">hal-05631177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-Induced Soft Error Assessment of a Multithreaded MobileNet CNN Model Running in a Multicore Edge Processor</w:t>
+                <w:t xml:space="preserve">Uncovering Fault Behavior in Arm Cortex-M Microprocessors with Core Flight System under Neutron Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Gava</w:t>
+                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areeb Sherjil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 72 (8), pp.2821-2829. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2025.3585859⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2026.3663046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494674v1</w:t>
+                <w:t xml:space="preserve">hal-05494719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impacts of Radiation-induced Soft Errors on Arm Cortex-M Microprocessors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+                <w:t xml:space="preserve">Radiation-Induced Soft Error Assessment of a Multithreaded MobileNet CNN Model Running in a Multicore Edge Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areeb Sherjil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3400921⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 72 (8), pp.2821-2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2025.3585859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575529v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Radiation-Induced Soft Error on Unmanned Surface Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft Error Assessment of Attitude Estimation Algorithms Running on Resource-constrained Devices under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Antônio Junior Fleck</w:t>
+                <w:t xml:space="preserve">Alex Hanneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonas Gava</w:t>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gehm Moraes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ney Calazans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3378807⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 71 (8), pp.1511-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3378689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501997v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Error Assessment of Attitude Estimation Algorithms Running on Resource-constrained Devices under Neutron Radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Impacts of Radiation-induced Soft Errors on Arm Cortex-M Microprocessors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Gava</w:t>
+                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodrigo Azambuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 71 (8), pp.1511-1519. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3378689⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3400921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501984v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Scaling Up the Sensor Sampling Frequency on the Reliability of Edge Processing Systems in Tolerating Soft Errors Caused by Neutrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Radiation-Induced Soft Error on Unmanned Surface Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Antônio Junior Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gehm Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ney Calazans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3435677⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3378807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681009v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Radiation-Induced Soft-Error Assessment of Arm Cortex-M SoCs Through Fault Injection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Scaling Up the Sensor Sampling Frequency on the Reliability of Edge Processing Systems in Tolerating Soft Errors Caused by Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2024.3501193⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (9), pp.Article Sequence Number: 7004304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3435677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793658v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-Earth Orbit Spaceflight Radiation Effects in Triple Modular System on Programmable Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Radiation-Induced Soft-Error Assessment of Arm Cortex-M SoCs Through Fault Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemitala Added</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marti Gorchs Picas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saulo Alberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3247174⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2024.3501193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013884v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Attitude Estimation Processing Approaches in Tolerating Radiation Soft Errors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+                <w:t xml:space="preserve">Assessment of Radiation-Induced Soft Errors on Lightweight Cryptography Algorithms Running on a Resource-constrained Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joaquim Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 70 (8), pp.1658-1665. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3284991⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tns.2023.3253684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139654v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Edge Computing Hardware Architectures Processing Tiny Machine Learning under Neutron-induced Radiation Effects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medium-Earth Orbit Spaceflight Radiation Effects in Triple Modular System on Programmable Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marti Gorchs Picas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Velazco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115179⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3247174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207364v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based Mitigation of Soft Error Effects on Quaternion Kalman Filter Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of Attitude Estimation Processing Approaches in Tolerating Radiation Soft Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3336054⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (8), pp.1658-1665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3284991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320242v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART: Selective MAC zero-optimization for neural network reliability under radiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigation of Edge Computing Hardware Architectures Processing Tiny Machine Learning under Neutron-induced Radiation Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Baptista dos Santos Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 150, pp.1-7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04207365v1</w:t>
+                <w:t xml:space="preserve">hal-04207364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lightweight Mitigation Technique for Resource-constrained Devices Executing DNN Inference Models under Neutron Radiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning-based Mitigation of Soft Error Effects on Quaternion Kalman Filter Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.1079 -1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3262448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2023.3336054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043892v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Living With a Star Space Environment Testbed Payload</w:t>
+                <w:t xml:space="preserve">SMART: Selective MAC zero-optimization for neural network reliability under radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive Dyer</w:t>
+                <w:t xml:space="preserve">Anuj Justus Rajappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith A. Ryden</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Mcnulty</w:t>
+                <w:t xml:space="preserve">Philippe Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3239734⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018027v1</w:t>
+                <w:t xml:space="preserve">hal-04207365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bare-Metal Redundant Multi-Threading on Multicore SoCs under Neutron Irradiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A Lightweight Mitigation Technique for Resource-constrained Devices Executing DNN Inference Models under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hanneman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geancarlo Abich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3247129⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3262448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013870v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Radiation-Induced Soft Errors on Lightweight Cryptography Algorithms Running on a Resource-constrained Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Gava</w:t>
+                <w:t xml:space="preserve">The Living With a Star Space Environment Testbed Payload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith A. Ryden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex D. P. Hands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+                <w:t xml:space="preserve">Peter J. Mcnulty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tns.2023.3253684⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3239734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021757v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the reliability impacts of neutron-induced soft errors in aerial image classification CNNs implemented in a softcore SRAM-based FPGA GPU</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bare-Metal Redundant Multi-Threading on Multicore SoCs under Neutron Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Martinez-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114738⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3247129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798800v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Radiation Effects on Attitude Estimation Processing for Autonomous Things</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Tiny Machine-Learning Computing Systems under Neutron-Induced Radiation Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 69 (7), pp.1610-1617. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2022.3176676⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2022.3176485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675920v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Tiny Machine-Learning Computing Systems under Neutron-Induced Radiation Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+                <w:t xml:space="preserve">Investigating the reliability impacts of neutron-induced soft errors in aerial image classification CNNs implemented in a softcore SRAM-based FPGA GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaldo Carlos F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Reis</w:t>
+                <w:t xml:space="preserve">Odair Gonçalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2022.3176485⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.114738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676824v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal neutron radiation on a hardware-implemented machine learning algorithm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Radiation Effects on Attitude Estimation Processing for Autonomous Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Létiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2020.114022⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (7), pp.1610-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2022.3176676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094007v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of radiation-induced soft error on embedded cryptography algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Bandeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Sampford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of On-Chip Current Sensor for Detection of Thermal-Neutron Induced Transients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Effects of thermal neutron radiation on a hardware-implemented machine learning algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Potin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Letiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beaucour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tns.2020.2975923⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (114022), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2020.114022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482517v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and Experimental Demonstration of the Importance of IR-Drops During Laser Fault-Injection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Assessment of On-Chip Current Sensor for Detection of Thermal-Neutron Induced Transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCAD.2019.2928972⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (7), pp.1404-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tns.2020.2975923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299068v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trojan Detection Test for Clockless Circuits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation and Experimental Demonstration of the Importance of IR-Drops During Laser Fault-Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10836-020-05857-6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (6), pp.1231-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCAD.2019.2928972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472910v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Reliability Assessment Method for Detection of Permanent Faults in Clockless Circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Trojan Detection Test for Clockless Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aquino Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100, </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.06.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10836-020-05857-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080316v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Hardware-Implemented Machine Learning Technique under Neutron Irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Learning-Based Reliability Assessment Method for Detection of Permanent Faults in Clockless Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aquino Guazzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2019.2920747⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193158v1</w:t>
+                <w:t xml:space="preserve">hal-03080316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A body built-in cell for detecting transient faults and dynamically biasing subcircuits of integrated systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of a Hardware-Implemented Machine Learning Technique under Neutron Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernando Coelho Valadares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael A. Camponogara Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 88-90, pp.122-127. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (7), pp.1441-1448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2019.2920747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01893707v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobob: a CubeSat mission concept for quantum communication experiments in an uplink configuration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A body built-in cell for detecting transient faults and dynamically biasing subcircuits of integrated systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-018-0070-7⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88-90, pp.122-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929079v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+                <w:t xml:space="preserve">Nanobob: a CubeSat mission concept for quantum communication experiments in an uplink configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Kerstel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gardelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lecoarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.111⟩</w:t>
+              <w:t xml:space="preserve">European physical journal quantum technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjqt/s40507-018-0070-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01893676v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for evaluation of transient-fault detection techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 76-77, pp.68-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.007⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 88-90, pp.128-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01690185v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectures of Bulk Built-In Current Sensors for Detection of Transient Faults in Integrated Circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method for evaluation of transient-fault detection techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2017.11.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721110v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01690185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards high-sensitive built-in current sensors enabling detection of radiation-induced soft errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. O. Rocha</w:t>
+                <w:t xml:space="preserve">Architectures of Bulk Built-In Current Sensors for Detection of Transient Faults in Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.08.015⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.70-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721108v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting reliable features of asynchronous circuits for designing low-voltage components in FD-SOI technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Rolloff</w:t>
+                <w:t xml:space="preserve">Towards high-sensitive built-in current sensors enabling detection of radiation-induced soft errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. O. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1302-1306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.07.028⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334697v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+                <w:t xml:space="preserve">Exploiting reliable features of asynchronous circuits for designing low-voltage components in FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 54 (9-10), pp.2289-2294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.151⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 55 (9-10), pp.1302-1306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01094805v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Recovery Scheme Against Short-to-Long Duration Transient Faults in Combinational Logic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10836-013-5359-y⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (9-10), pp.2289-2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00838389v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01094805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Transient Faults in Nanometer Technologies by using Modular Built-In Current Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Sill Torres</w:t>
+                <w:t xml:space="preserve">Sensitivity tuning of a bulk built-in current sensor for optimal transient-fault detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 53 (9), pp.1320-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920428v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01100723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity tuning of a bulk built-in current sensor for optimal transient-fault detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Recovery Scheme Against Short-to-Long Duration Transient Faults in Combinational Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.331-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10836-013-5359-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.069⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">emse-01100723v1</w:t>
+                <w:t xml:space="preserve">lirmm-00838389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Transient-Fault Detection Circuit Featuring Enhanced Bulk Built-in Current Sensor with Low-Power Sleep Mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Transient Faults in Nanometer Technologies by using Modular Built-In Current Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sill Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.89-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.149⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00715117v1</w:t>
+                <w:t xml:space="preserve">hal-00920428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous circuits as alternative for mitigation of long-duration transient faults in deep-submicron technologies</w:t>
+                <w:t xml:space="preserve">Novel Transient-Fault Detection Circuit Featuring Enhanced Bulk Built-in Current Sensor with Low-Power Sleep Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Reis</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sill Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Di Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 50 (9-11), pp.1241-1246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.014⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 52 (9-10), pp.1781-1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569838v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00715117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asynchronous circuits as alternative for mitigation of long-duration transient faults in deep-submicron technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (9-11), pp.1241-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2010.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Design of a soft-error robust microprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (7), pp.1062-1068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mejo.2008.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5563,145 +5688,145 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Low-Power Embedded Software for Mass-Produced Microprocessor by Using a Loop Table in On-Chip Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(eds) Integrated Circuit and System Design. Power and Timing Modeling, Optimization and Simulation. PATMOS 2005. Lecture Notes in Computer Science, vol 3728. Springer, Berlin, Heidelberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-68, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11556930_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5711,8749 +5836,8749 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral vs. Spatial Pruning: Fault Resilience Analysis for Extremely Sparse DNNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Gani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Novo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATS 2026 - 27th IEEE Latin American Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil. In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying Compact and Reliable Deep Neural Networks in Safety-critical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTTC McCluskey Doctoral Thesis Contest, IEEE Latin-American Test Symposium (LATS 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case Study: RISC-V Cores for Resource-Constrained Computing Systems Facing Neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Guilbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Latin-American Test Symposium (LATS 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Florianapolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Register Reservation on the Reliability of Arm Cortex-M Processors under Neutrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering Fault Behavior in Arm Cortex-M Microprocessors with cFS Under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 38th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544089v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of RISC-V architectures for resource-constrained edge computing systems facing neutron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Guilbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, November 20, 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSUG, Nov 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Invited talk presented in Journée thématique SAFRAN sur la fiabilité des composants, Groupement de Recherche System On Chip, Systèmes embarqués et Objets Connectés (GDR-SOC2 SAFRAN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544070v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Radiation Testing Method for Processor-based Computing Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Cache Utilization for Improved System Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Martínez-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío González-Montesoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544186v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-sensor testing method for observing radiation-induced soft errors in modern sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering Fault Behavior in Arm Cortex-M Microprocessors with cFS Under Neutron Radiation</w:t>
+                <w:t xml:space="preserve">Accelerated Radiation Testing Method for Processor-based Computing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+                <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+                <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2025, Marrakech, Morocco. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544286v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of RISC-V architectures for resource-constrained edge computing systems facing neutron radiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jessy Guilbot</w:t>
+                <w:t xml:space="preserve">Impact of Register Reservation on the Reliability of Arm Cortex-M Processors under Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented in Journée thématique SAFRAN sur la fiabilité des composants, Groupement de Recherche System On Chip, Systèmes embarqués et Objets Connectés (GDR-SOC2 SAFRAN 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 38th SBC/SBMicro/IEEE Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Manaus, Brazil. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI66862.2025.11218669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544366v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Cache Utilization for Improved System Reliability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, November 20, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSUG, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323084v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron radiation tests and preliminary assessment of COTS edge computing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented in Journée thématique SAFRAN sur la fiabilité des composants, Groupement de Recherche System On Chip, Systèmes embarqués et Objets Connectés (GDR-SOC2 SAFRAN 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rust vs. C: Evaluating Soft Error Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Martínez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío González-Montesoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Embedded AI Vulnerabilities in Google’s LiteRT Through Fault Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du groupement de recherche System On Chip, Systèmes embarqués et Objets Connectés (GDR-SOC2 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2025, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Source Port of NASA Core Flight System to FreeRTOS in Arm Cortex-M-based Microprocessor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
+                <w:t xml:space="preserve">MicroFI: Tensorflow Lite based Fault Injection Framework for Microcontrollers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CASS Latin American Symposium on Circuits and Systems, LASCAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE VLSI Test Symposium (VTS, 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793698v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroFI: Tensorflow Lite based Fault Injection Framework for Microcontrollers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
+                <w:t xml:space="preserve">Open Source Port of NASA Core Flight System to FreeRTOS in Arm Cortex-M-based Microprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodrigo Azambuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VLSI Test Symposium (VTS, 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Tempe, United States</w:t>
+              <w:t xml:space="preserve">IEEE CASS Latin American Symposium on Circuits and Systems, LASCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bento Gonçalves, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012276v1</w:t>
+                <w:t xml:space="preserve">hal-04793698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacto de la Mejora en el Aprovechamiento de la Memoria Caché sobre la Fiabilidad de un Sistema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Martínez-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío González-Montesoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas SARTECO 2025 (Sociedad de Arquitectura y Tecnología de Computadores)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Neutron Reliability Assessment of an Arm Cortex-M4 through Emulated Fault Injection</w:t>
+                <w:t xml:space="preserve">Impact of Using Off-Chip Memories on Reliability of Edge Computing Systems to Single-Event Upsets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José Rodrigo Azambuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Integrated Circuits and Systems Design (SBCCI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Joao Pessaoa, Brazil</w:t>
+              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615351v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced Soft Error Assessment of a Multithreaded MobileNet CNN Model Running in a Multicore Edge Processor</w:t>
+                <w:t xml:space="preserve">Early Neutron Reliability Assessment of an Arm Cortex-M4 through Emulated Fault Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Gava</w:t>
+                <w:t xml:space="preserve">Leonardo Gobatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Areeb Sherjil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodrigo Azambuja</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
+              <w:t xml:space="preserve">Symposium on Integrated Circuits and Systems Design (SBCCI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Joao Pessaoa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615502v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying Compact and Dependable DNNs in Safety-critical Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bosio</w:t>
+                <w:t xml:space="preserve">Radiation-induced Soft Error Assessment of a Multithreaded MobileNet CNN Model Running in a Multicore Edge Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areeb Sherjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Test Symposium (ETS 2024) - PhD Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615328v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Using Off-Chip Memories on Reliability of Edge Computing Systems to Single-Event Upsets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Deploying Compact and Dependable DNNs in Safety-critical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
+              <w:t xml:space="preserve">European Test Symposium (ETS 2024) - PhD Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615508v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of Redundancy-Hardened Convolutional Neural Networks Against Adversarial Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Gomes de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Allocating Weights and Biases in SRAM Parity Checking Areas on the Soft Error Reliability of CNN Inference Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying Compact and Dependable DNNs in Safety-critical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Alexandrino de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du groupement de recherche System On Chip, Systèmes embarqués et Objets Connectés (GDR-SOC2 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of scaling up the sensor sampling frequency on the reliability of edge processing systems in tolerating soft errors caused by neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Atukpor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron radiation tests and assessment of edge computing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Minelli de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirida Naviner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented in VII Workshop sobre os Efeitos das Radiações Ionizantes em Componentes e Circuitos Eletrônicos de Uso Aeroespacial (WERICE AEROESPACIAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, São José dos Campos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Rust and C Variability of Fault Sensitivity across Different Runtimes and Cache-Aware Source Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Martinez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Gonzalez-Montesoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Error Assessment of Attitude Estimation Algorithms Running in a Resource-constrained Device under Neutron Radiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Edge Computing Hardware Architectures Processing Tiny Machine Learning under Neutron-induced Radiation Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Baptista dos Santos Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS 2023 - International Conference on Radiation and its Effects on Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toulouse, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342734v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART: Selective MAC zero-optimization for neural network reliability under radiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Soft Error Assessment of Attitude Estimation Algorithms Running in a Resource-constrained Device under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hanneman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ney Calazans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2023 - 34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Toulouse, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">RADECS 2023 - International Conference on Radiation and its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094354v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Edge Computing Hardware Architectures Processing Tiny Machine Learning under Neutron-induced Radiation Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">SMART: Selective MAC zero-optimization for neural network reliability under radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Justus Rajappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Laurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ESREF 2023 - 34th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Toulouse, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157172v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Radiation-Induced Soft Error on Object Detection Algorithm of Unmanned Surface Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Antônio Junior Fleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gehm Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ney Calazans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Arm Cortex-M under Radiation with and without a Real-time Operating System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benevenuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Gobatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodrigo Azambuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Radiation-Induced Soft Error on Lightweight Cryptography Algorithms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Redundant Portable Multi-Threading for Soft Error Mitigation on Multicore Systems on Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Martinez-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688760v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancia multihilo para la mitigación de Sotf errors en Sistemas on Chip multinúcleo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Martinez-Alvarez</w:t>
+                <w:t xml:space="preserve">A Lightweight Mitigation Technique for Resource-constrained Devices under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geancarlo Abich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornadas SARTECO 2022 (Sociedad de Arquitectura y Tecnología de Computadores)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Alicante, España</w:t>
+              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298341v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEO Spaceflight Results of Radiation Effects in COTS FPGA-implemented Triple Modular System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marti Gorchs Picas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Correa Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Velazco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Reliability Impacts of Neutron-induced Soft Errors in Aerial Image Classification CNNs Implemented in a Softcore SRAM-based FPGA GPU</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O.L. Gonçalez</w:t>
+                <w:t xml:space="preserve">Assessment of Radiation-Induced Soft Error on Lightweight Cryptography Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688778v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Attitude Estimation Processing Approaches in Tolerating Radiation Soft Errors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reiter</w:t>
+                <w:t xml:space="preserve">Redundancia multihilo para la mitigación de Sotf errors en Sistemas on Chip multinúcleo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Serrano-Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Martinez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS 2022 - Conference on Radiation Effects on Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Jornadas SARTECO 2022 (Sociedad de Arquitectura y Tecnología de Computadores)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Alicante, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688756v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundant Portable Multi-Threading for Soft Error Mitigation on Multicore Systems on Chip</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the Reliability Impacts of Neutron-induced Soft Errors in Aerial Image Classification CNNs Implemented in a Softcore SRAM-based FPGA GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benevenuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaldo Carlos Pereira Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.L. Gonçalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688771v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lightweight Mitigation Technique for Resource-constrained Devices under Neutron Radiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sergio Cuenca-Asensi</w:t>
+                <w:t xml:space="preserve">Effectiveness of Attitude Estimation Processing Approaches in Tolerating Radiation Soft Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Justus Rajappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
+              <w:t xml:space="preserve">RADECS 2022 - Conference on Radiation Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688765v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of radiation-induced soft error on embedded cryptography algorithms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Assessment of Machine Learning Models in Computing System under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Paolo Sales Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liége Maldaner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">RADECS 2021 - Conference on Radiation Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375885v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Machine Learning Models in Computing System under Neutron Radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Attitude Estimation Algorithm under Soft Error Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Paolo Sales Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaru Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luciano Ost</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS 2021 - Conference on Radiation Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LATS 2021 - IEEE Latin-American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Punta del Este (Virtual event), Uruguay. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375695v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Attitude Estimation Algorithm under Soft Error Effects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Impact of radiation-induced soft error on embedded cryptography algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Sampford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassen Fourati</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2021 - IEEE Latin-American Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375744v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosatellite On-Board Computer including a Many-Core Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Carolina Vargas Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Francisco Ramos Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David César Ardiles Saravia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Latin-American Test Symposium (LATS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual event, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation effects in tiny machine learning systems and attitude estimation processing modules for autonomous things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented in 17th International School on the Effects of Radiation on Embedded Systems for Space Applications (SERESSA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual event, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Attitude Estimation Processing System under Neutron Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarso Kraemer Sarzi Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS 2021 - Conference on Radiation Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Machine Learning Algorithms for Near-Sensor Computing Under Radiation Soft Errors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Beaucour</w:t>
+                <w:t xml:space="preserve">Body-Bias Micro-Generators for Activity-Driven Power Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Decoudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on electronics, circuits &amp; systems (ICECS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Glasgow, SCOTLAND, United Kingdom</w:t>
+              <w:t xml:space="preserve">FDSOI workshop at DATE Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988115v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-Bias Micro-Generators for Activity-Driven Power Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Rolloff</w:t>
+                <w:t xml:space="preserve">Assessment of Machine Learning Algorithms for Near-Sensor Computing Under Radiation Soft Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garibotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Ost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Letiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDSOI workshop at DATE Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">16th International School on the Effects of Radiation on Embedded Systems for Space Applications (SERESSA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Porto Alegre (Virtual edition), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956260v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Machine Learning Algorithms for Near-Sensor Computing Under Radiation Soft Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garibotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Ost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Letiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beaucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International School on the Effects of Radiation on Embedded Systems for Space Applications (SERESSA 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Porto Alegre (Virtual edition), Brazil</w:t>
+              <w:t xml:space="preserve">IEEE International conference on electronics, circuits &amp; systems (ICECS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Glasgow, SCOTLAND, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100531v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring a Non-conventional Testing Technique for Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aquino Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Body-Biasing Strategy for Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Decoudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI-SoC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Cuzco, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the reliability of Support Vector Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Based Reliability Assessment Method for Detection of Permanent Faults in Clockless Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aquino Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Current Sensor on Chip for Detecting Neutron-Induced Transients via Body Terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level Shifter Architecture for Dynamically Biasing Ultra-Low Voltage Subcircuits of Integrated Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits &amp; Systems (ISCAS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Intrusive Testing Technique for Detection of Trojans in Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Automation and Test in Europe (DATE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Dresden, Germany. pp.1516-1519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A body built-in cell for detecting transient faults and dynamically biasing subcircuits of integrated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Hardware-Implemented Support Vector Machine under Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Garay Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valadares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Radiation Effects on Components and Systems (RADECS'2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard CAD Tool-Based Method for Simulation of Laser-Induced Faults in Large-Scale Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPD 2018 - International Symposium on Physical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Monterey, CA, United States. pp.160-167, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3177540.3178243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01743368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF 2018 - European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Grain Body-Biasing: A strategy for asynchronous circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nanoelectronics Applications, Design and Technology Conference (ADTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Layout-Level Trojans by Injecting Current Into Substrate and Digitally Monitoring Built-In Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
+                <w:t xml:space="preserve">Role of Laser-Induced IR Drops in the Occurrence of Faults: Assessment and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Automation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DSD 2017 - Euromicro Symposium on Digital System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vienna, Austria. pp.252-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2017.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627374v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01699776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Bias Control Cells based on Negative- and Positive-Level Shifter Architectures in Technology FD-SOI 28 nm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+                <w:t xml:space="preserve">Method for evaluation of transient-fault detection techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fesquet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721072v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for evaluation of transient-fault detection techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
+                <w:t xml:space="preserve">Detection of Layout-Level Trojans by Injecting Current Into Substrate and Digitally Monitoring Built-In Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maurine</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Austin, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721081v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Layout-Level Trojans by Monitoring Substrate with Preexisting Built-in Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
+                <w:t xml:space="preserve">Body Bias Control Cells based on Negative- and Positive-Level Shifter Architectures in Technology FD-SOI 28 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627346v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical framework for specification, verification and design of self-timed pipelines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand François</w:t>
+                <w:t xml:space="preserve">Detection of Layout-Level Trojans by Monitoring Substrate with Preexisting Built-in Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 23rd IEEE International Symposium on Asynchronous Circuits and Systems (Async 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASYNC.2017.16⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bochum, Germany. pp.290-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2017.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512247v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of IR Drops on the Modeling of Laser-Induced Transient Faults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+                <w:t xml:space="preserve">A practical framework for specification, verification and design of self-timed pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMACD 2017 - 14th International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMACD.2017.7981593⟩</w:t>
+              <w:t xml:space="preserve"> 23rd IEEE International Symposium on Asynchronous Circuits and Systems (Async 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, San Diego, CA, United States. pp.65-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASYNC.2017.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721087v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Body Biasing Island Strategy in FD-SOI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Diallo</w:t>
+                <w:t xml:space="preserve">Importance of IR Drops on the Modeling of Laser-Induced Transient Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Viera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IP-SoC Conference (IP-SOC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SMACD 2017 - 14th International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Giardini Naxos, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMACD.2017.7981593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721571v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Laser-Induced IR Drops in the Occurrence of Faults: Assessment and Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+                <w:t xml:space="preserve">Fine Body Biasing Island Strategy in FD-SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSD 2017 - Euromicro Symposium on Digital System Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th IP-SoC Conference (IP-SOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01699776v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QDI asynchronous circuits for low power applications: a comparative study in technology FD-SOI 28 nm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+                <w:t xml:space="preserve">AHLS_DESYNC: A Desynchronization Tool For High-Level Synthesis of Asynchronous Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique (JNRDM'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Design, Automation and Test in Europe (DATE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524092v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Tri-State Logic Trojans Able to Upset Properties of Ring Oscillators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
+                <w:t xml:space="preserve">High-level synthesis for event-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Design &amp;Technology of Integrated Systems in Nanoscale Era (DTIS'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Conference on Event-Based Control, Communications, and Signal Processing (EBCCSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Krakow, Poland. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2016.7605252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01431177v1</w:t>
+                <w:t xml:space="preserve">hal-01345745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AHLS_DESYNC: A Desynchronization Tool For High-Level Synthesis of Asynchronous Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Simatic</w:t>
+                <w:t xml:space="preserve">QDI asynchronous circuits for low power applications: a comparative study in technology FD-SOI 28 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation and Test in Europe (DATE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique (JNRDM'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293842v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level synthesis for event-based systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Simatic</w:t>
+                <w:t xml:space="preserve">Simple Tri-State Logic Trojans Able to Upset Properties of Ring Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Event-Based Control, Communications, and Signal Processing (EBCCSP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Design &amp;Technology of Integrated Systems in Nanoscale Era (DTIS'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2016.7605252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01345745v1</w:t>
+                <w:t xml:space="preserve">hal-01431177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of granularity for automatic biasing control in FDSOI technology with low-voltage supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique (JNRDM'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New asynchronous protocols for enhancing area and throughput in bundle-data pipelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Symposium on Integrated Circuits and Systems Design (SBCCI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belo Horizonte, Brazil. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI.2016.7724066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Low-Voltage Scaling in Synchronous and Asynchronous FD-SOI Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Paiva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Iga Jadue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flot de conception pour l'ultra-faible consommation : échantillonage non-uniforme et électronique asynchrone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Simatic</w:t>
+                <w:t xml:space="preserve">Exploiting reliable features of asynchronous circuits for designing low-voltage components in FD-SOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rolloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524095v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting reliable features of asynchronous circuits for designing low-voltage components in FD-SOI technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Rolloff</w:t>
+                <w:t xml:space="preserve">A New Proposition on Hardware Trojan Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393437v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Proposition on Hardware Trojan Activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonel Acunha Guimarães</w:t>
+                <w:t xml:space="preserve">Flot de conception pour l'ultra-faible consommation : échantillonage non-uniforme et électronique asynchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Simatic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524097v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Noise Robustness and Sensitivity of Bulk Current Sensors for Soft Error Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G.M. Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14468,2921 +14593,2921 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on CMOS Variability (VARI'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Salvador Bahia, Brazil. pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation Of Single BBICS Architecture In Detecting Multiple Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01234067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Bulk Built-In Current Sensors to Detect Single Event Effects and Laser-Induced Fault Injection Attempts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint MEDIAN–TRUDEVICE Open Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01099040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Comparison of bulk built-in current sensors in terms of transient-fault detection sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sill Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMOS variability (VARI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Palma de Mallorca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VARI.2014.6957089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094235v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01099015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bulk built-in current sensors in terms of transient-fault detection sensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMOS variability (VARI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01099015v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bulk Built-in Sensor for Detection of Fault Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOST: Hardware-Oriented Security and Trust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Austin, TX, United States. pp.51-54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HST.2013.6581565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01430800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity tuning of a bulk built-in current sensor for optimal transient-fault detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Arcachon, France. pp.B3c-2 #68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single built-in sensor to check pull-up and pull-down CMOS networks against transient faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Max Dutertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp.157-163, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PATMOS.2013.6662169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00968621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Modular Bulk Built-In Current Sensors for Detection of Transient Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBCCI'2012: 25th Symposium onIntegrated Circuits and Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Brasilia, Brazil. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI.2012.6344422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00715122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Sample Results of Concurrent Error Detection Schemes in Transient Fault Scenarios?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Sevilla, Spain. pp.635-642, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00701776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel transient-fault detection circuit featuring enhanced bulk built-in current sensor with low-power sleep-mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating Bulk Built-in Current Sensors for Detecting Transient Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00715126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing Issues for an Efficient Use of Concurrent Error Detection Codes</w:t>
+                <w:t xml:space="preserve">A New Bulk Built-in Current Sensor-Based Strategy for Dealing with Long-Duration Transient Faults in Deep-Submicron Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DFT'2011: International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Vancouver, Canada. pp.302-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT.2011.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LATW.2011.5985933⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00627427v1</w:t>
+                <w:t xml:space="preserve">lirmm-00701789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing Issues of Transient Faults in Concurrent Error Detection Schemes</w:t>
+                <w:t xml:space="preserve">Timing Issues for an Efficient Use of Concurrent Error Detection Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR SoC-SiP'2011: Colloque national du Groupement de Recherche System-On-Chip et System-In-Package</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LATW.2011.5985933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00701798v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00627427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Bulk Built-in Current Sensor-Based Strategy for Dealing with Long-Duration Transient Faults in Deep-Submicron Technologies</w:t>
+                <w:t xml:space="preserve">Timing Issues of Transient Faults in Concurrent Error Detection Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Di Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rouzeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT'2011: International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GdR SoC-SiP'2011: Colloque national du Groupement de Recherche System-On-Chip et System-In-Package</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France. http://www2.lirmm.fr/~w3mic/SOCSIP/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00701789v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00701798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating transient-fault effects on traditional C-element's implementations</w:t>
+                <w:t xml:space="preserve">Asynchronous circuits as alternative for mitigation of long-duration transient faults in deep-submicron technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE International On-Line Testing Symposium (IOLTS'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Monte Cassino Abbey and Gaeta, Italy. A.p.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IOLTS.2010.5560237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00569056v1</w:t>
+                <w:t xml:space="preserve">hal-00867836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous circuits as alternative for mitigation of long-duration transient faults in deep-submicron technologies</w:t>
+                <w:t xml:space="preserve">Evaluating transient-fault effects on traditional C-element's implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEEE International On-Line Testing Symposium (IOLTS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Corfu island, Greece. pp.35 - 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2010.5560237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867836v1</w:t>
+                <w:t xml:space="preserve">hal-00569056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous circuits as alternative for mitigation of long-duration transient faults in deep-submicron technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digest of Papers, 15th IEEE European Test Symposium (ETS'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Evaluate Transient-Fault Effects on Asynchronous and Synchronous Circuits</w:t>
+                <w:t xml:space="preserve">Comparing Transient-Fault Effects on Synchronous and on Asynchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest of Papers, 14th IEEE European Test Symposium (ETS'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE International On-Line Testing Symposium (IOLTS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Sesimbra-Lisbon, Portugal. pp.29-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2009.5195979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417840v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Transient-Fault Effects on Synchronous and on Asynchronous Circuits</w:t>
+                <w:t xml:space="preserve">A Methodology to Evaluate Transient-Fault Effects on Asynchronous and Synchronous Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International On-Line Testing Symposium (IOLTS'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digest of Papers, 14th IEEE European Test Symposium (ETS'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sevilla, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419061v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Robust 8-Bit Microprocessor to Soft Single Event Effects</w:t>
+                <w:t xml:space="preserve">Design at high level of a robust 8-bit microprocessor to soft errors by using only standard gates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest of Papers, IEEE Latin American Test Workshop, LATW</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Integrated Circuits and Systems Design (SBCCI'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Ouro Preto, France. pp.196-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1150343.1150394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039148v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Robust 8-Bit Microprocessor to Soft Single Event Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOUTH SYMPOSIUM ON MICROELECTRONICS, SIM, 21.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">Digest of Papers, IEEE Latin American Test Workshop, LATW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402758v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design at high level of a robust 8-bit microprocessor to soft errors by using only standard gates</w:t>
+                <w:t xml:space="preserve">Design of a Robust 8-Bit Microprocessor to Soft Single Event Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Integrated Circuits and Systems Design (SBCCI'06)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOUTH SYMPOSIUM ON MICROELECTRONICS, SIM, 21.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Porto Alegre, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039303v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Robust 8-Bit Microprocessor to Soft Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE International On-Line Testing Symposium (IOLTS'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Como, Italy. pp.195-196, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2006.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Low-Power Embedded Software for Mass-Produced Microprocessor by Using a Loop Table in On-Chip Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Power and Timing Modeling, Optimization and Simulation (PATMOS'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Low Power Embedded Software for Mass-Produced Microprocessor by Using a Loop Table in On-Chip Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Lima Kastensmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOUTH SYMPOSIUM ON MICROELECTRONICS, SIM, 20.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Santa Cruz do Sul, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17392,741 +17517,741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented as a course within the IRT-Nanoelec training ”Synchrotron X-ray and neutron applied to nano-electronics” for PhD students of the doctoral school EEATS of the UGA. Training organized by the radiation facilities ILL (Institut Laue Langevin) and ESRF (European Synchrotron Radiation Facility). Grenoble, France, March 25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, November 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiRad Platform for Testing Case-Study Algorithm Applications in Computing Systems under Neutron Radiation</w:t>
+                <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented at the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, April 27</w:t>
+              <w:t xml:space="preserve">Invited talk presented as a course and practical activities with thermal neutron source at the ILL (Institut Laue Langevin) within the IRT-Nanoelec training ”Synchrotron X-ray and neutron applied to nano-electronics” for PhD students of the doctoral school EEATS of the UGA. Training organized by the radiation facilities ILL and ESRF (European Synchrotron Radiation Facility). Grenoble, March 30 and 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290719v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, October 26</w:t>
+              <w:t xml:space="preserve">Invited talk presented in the work group FIMA (Modèles Aléatoires pour la Fiabilité et la Maintenance des Systèmes) of the IMdR (Institut pour la Maîtrise des Risques), Grenoble, France, March 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290743v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented as a course and practical activities with thermal neutron source at the ILL (Institut Laue Langevin) within the IRT-Nanoelec training ”Synchrotron X-ray and neutron applied to nano-electronics” for PhD students of the doctoral school EEATS of the UGA. Training organized by the radiation facilities ILL and ESRF (European Synchrotron Radiation Facility). Grenoble, March 30 and 31</w:t>
+              <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, October 26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290741v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
+                <w:t xml:space="preserve">MultiRad Platform for Testing Case-Study Algorithm Applications in Computing Systems under Neutron Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented in the work group FIMA (Modèles Aléatoires pour la Fiabilité et la Maintenance des Systèmes) of the IMdR (Institut pour la Maîtrise des Risques), Grenoble, France, March 2</w:t>
+              <w:t xml:space="preserve">Invited talk presented at the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, April 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290715v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented as a course within the IRT-Nanoelec training ”Synchrotron X-ray and neutron applied to nano-electronics” for PhD students of the doctoral school EEATS of the UGA. Training organized by the radiation facilities ILL (Institut Laue Langevin) and ESRF (European Synchrotron Radiation Facility). Grenoble, France, May 19</w:t>
+              <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, March 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290740v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited talk presented as a course within the ”Formation continue : ingénierie système appliquée au spatial : instrumentation spatiale et données” organized by the CSUG (Centre spatial universitaire de Grenoble) of the UGA. Grenoble, March 24</w:t>
+              <w:t xml:space="preserve">Invited talk presented as a course within the IRT-Nanoelec training ”Synchrotron X-ray and neutron applied to nano-electronics” for PhD students of the doctoral school EEATS of the UGA. Training organized by the radiation facilities ILL (Institut Laue Langevin) and ESRF (European Synchrotron Radiation Facility). Grenoble, France, May 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290742v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-Earth Orbit Spaceflight Radiation Effects in Digital System on Programmable Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented at the Universidade Federal de Santa Maria (UFSM), Santa Maria, Brazil, December 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Computing Systems and Components Facing Cosmic Ray Radiation Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented as a course within the IRT-Nanoelec training ”Synchrotron X-ray and neutron applied to nano-electronics” for PhD students of the doctoral school EEATS of the UGA. Training organized by the radiation facilities ILL (Institut Laue Langevin) and ESRF (European Synchrotron Radiation Facility). Grenoble, France, January 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Bulk Sensors Enabling Online Test for Radiation Induced Soft-Errors and Noise Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sill Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18142,1062 +18267,1062 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tutorial accepted to be presented in Test Technology Educational Program (TTEP), IEEE International Test Conference (ITC), Phoenix, USA, October 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamisant les Cours en Amphi avec les Smartphones des Étudiants et les Boîtiers de Vote de l’Université : Activités en Groupe et Classement par Étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented in ”Rencontre Boitiers de Vote à l’Université Grenoble Alpes (UGA)” and organized by the ”Service d’Accompagnement des Pédagogies, des Initiatives Enseignantes et du Numérique dans le Supérieur (SAPIENS) de l’UGA”, Grenoble, France, June 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The World of the Hardware Trojans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented at the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, April 26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes Intégrés Tolérants aux Fautes, Fiables et Sécurisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented at TIMA Laboratory, Grenoble, France, April 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Circuits as an Alternative for Mitigation of Long-Duration Transient Faults in Deep-Submicron Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited talk presented at the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, April 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuitos Assíncronos QDI: Uma Alternativa Naturalmente Robusta a Desafios das Tecnologias Submicrônicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD thesis initial proposal presented and defended, 98 pages, Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, November 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulação de circuitos assíncronos QDI no nível de transistores sob o efeito de injeção de falhas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Corrêa Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentation in regional workshop: Abstract 116, page 47, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, October 21-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulação de circuitos robustos através de injeção de falhas no nível de portas lógicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo da Rocha Manito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentation in regional workshop: Abstract 048, page 26, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, October 15-20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Soft-Error Robust Microprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Master thesis presented and defended, 120 pages, Universidade Federal do Rio Grande do Sul (UFRGS), Instituto de Informática, PPGC, Ouro Preto, Brazil, August 29</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistemas Embarcados de Equipamentos de Telecomunicação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final report for Electrical Engineer's degree, 40 pages, internship in DataCom Telemática, Universidade Federal do Rio Grande do Sul (UFRGS), Departamento de Engenharia Elétrica, Porto Alegre, Brazil, September</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sistema microprocessado de medição de vibração para aquisição em tempo real</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acionamento microcontrolado de motor de passo através de sinais infravermelho padrão RC5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Altamiro Amadeu Susin</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Hoffmann Paludo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tiarajú dos Reis Loureiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presentation in regional workshop: Abstract 191, page 223, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, October 22-26</w:t>
+              <w:t xml:space="preserve">Presentation in regional workshop: Abstract 002, page 649, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, October 22-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290746v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acionamento microcontrolado de motor de passo através de sinais infravermelho padrão RC5</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sistema microprocessado de medição de vibração para aquisição em tempo real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Tiarajú dos Reis Loureiro</w:t>
+                <w:t xml:space="preserve">Daniel da Rocha Janner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altamiro Amadeu Susin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presentation in regional workshop: Abstract 002, page 649, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, October 22-26</w:t>
+              <w:t xml:space="preserve">Presentation in regional workshop: Abstract 191, page 223, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, October 22-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290748v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistema de medição de vibração com acelerômetro de estado sólido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altamiro Amadeu Susin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Negreiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson Pardi Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Francisco Martins Marçal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presentation in regional workshop: Abstract 011, page 539, Salão de Iniciação Científica of the Universidade Federal do Rio Grande do Sul (UFRGS), Porto Alegre, Brazil, September 11-15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId376"/>
+      <w:footerReference w:type="default" r:id="rId377"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19344,51 +19469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307356v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sill Torres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29353-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02989324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPG0070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gobatto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benevenuti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Laurini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cheymol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3663046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gava" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeb Sherjil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atukpor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3585859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodrigo Azambuja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3400921" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ant&#244;nio Junior Fleck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gehm Moraes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Calazans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378807" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarso Kraemer Sarzi Sartori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hanneman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378689" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Minelli de Carvalho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3435677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemitala Added" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Alberton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2024.3501193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Gorchs Picas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Velazco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3247174" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3284991" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Baptista dos Santos Martins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115179" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3336054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Justus Rajappa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geancarlo Abich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cuenca-Asensi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3262448" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Dyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Ryden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D. P. Hands" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnulty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3239734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Serrano-Cases" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Alvarez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3247129" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moura" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Lucena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius da Rocha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2023.3253684" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Carlos F. Pereira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Gon&#231;alez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114738" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon L&#233;tiche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3176676" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Garay Trindade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3176485" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letiche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaucour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.114022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bandeira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sampford" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114349" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreoni Camponogara-Viera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2020.2975923" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299068v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2019.2928972" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472910v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aquino Guazzelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Acunha Guimar&#227;es" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Paiva Leite" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05857-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080316v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.057" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coelho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando Coelho Valadares" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A. Camponogara Viera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2920747" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.069" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC218MVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.111" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKVRF0K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01690185v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga Jadue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BSLT97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2017.11.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2F2MG3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721108v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Rocha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.08.015" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PKXCNRQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334697v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolloff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G9P3DBF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.151" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48C3PSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838389v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5359-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01100723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.069" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN5HW8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.149" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9TC49X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5FVWNHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873149v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.10.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FT8KS6JT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544416v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Gani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alexandrino de Melo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544409v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Peyronnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Guilbot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Costa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544089v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI66862.2025.11218669" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270682" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05404459v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Gonz&#225;lez-Montesoro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544360v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544270v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543921v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Fran&#231;a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615351v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615508v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gomes de Queiroz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615485v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615293v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739744v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gonzalez-Montesoro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094354v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157172v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688760v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688775v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Correa Cueto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Goncalves" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Carlos Pereira Jr" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Gon&#231;alez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688756v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688771v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688765v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375885v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375695v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paolo Sales Brum" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233;ge Maldaner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaru Lin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651794" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pancher" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carolina Vargas Vallejo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Francisco Ramos Vargas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;sar Ardiles Saravia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621516v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375701v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Decoudu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170157v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165113v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299066v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726964v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986346v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996777v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coelho" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valadares" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01743368v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177540.3178243" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457522v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828009v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627374v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721072v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721081v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627346v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.58" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512247v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Cherkaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fran&#231;ois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2017.16" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721087v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2017.7981593" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721571v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699776v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.43" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524092v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431177v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483811" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345745v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605252" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524090v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345749v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724066" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524087v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524095v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393437v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414765v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.M. Melo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234067v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099040v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094235v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099015v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARI.2014.6957089" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430800v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Max Dutertre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2013.6581565" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872705v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00968621v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662169" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715122v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2012.6344422" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701776v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131361" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867864v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715126v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00627427v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985933" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701798v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701789v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.15" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569056v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560237" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867836v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568749v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419061v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2009.5195979" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039148v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402758v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039303v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1150343.1150394" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039298v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.21" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039110v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402756v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737097v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290719v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290741v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290715v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290740v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290742v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290711v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290739v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290708v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290728v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290703v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290698v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290490v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290734v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290751v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corr&#234;a Centeno" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290750v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Rocha Manito" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290736v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290746v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Rocha Janner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamiro Amadeu Susin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Piazza" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hoffmann Paludo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tiaraj&#250; dos Reis Loureiro" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290745v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Negreiros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Pardi J&#250;nior" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Francisco Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307356v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sill Torres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29353-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-02989324v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00541344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPG0070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631177v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Laurini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cuenca-Asensi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cheymol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Atukpor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gobatto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benevenuti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2026.3663046" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Gava" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areeb Sherjil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3585859" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501984v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarso Kraemer Sarzi Sartori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hanneman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garibotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gehm Moraes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378689" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodrigo Azambuja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Lima Kastensmidt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3400921" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501997v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Ant&#244;nio Junior Fleck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Calazans" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3378807" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Minelli de Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3435677" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemitala Added" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Alberton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2024.3501193" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Lucena" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius da Rocha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2023.3253684" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marti Gorchs Picas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Velazco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3247174" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3284991" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Baptista dos Santos Martins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115179" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3336054" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Justus Rajappa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115092" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geancarlo Abich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3262448" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive Dyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A. Ryden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D. P. Hands" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Mcnulty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3239734" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Serrano-Cases" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Martinez-Alvarez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3247129" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Garay Trindade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Reis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3176485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Carlos F. Pereira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Gon&#231;alez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114738" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675920v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon L&#233;tiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3176676" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bandeira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sampford" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114349" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letiche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaucour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2020.114022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482517v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreoni Camponogara-Viera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2020.2975923" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2019.2928972" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aquino Guazzelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Acunha Guimar&#227;es" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Paiva Leite" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fesquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-020-05857-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080316v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.06.057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193158v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coelho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernando Coelho Valadares" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael A. Camponogara Viera" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2920747" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893707v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.069" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC218MVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01929079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gardelein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barthelemy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gilot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lecoarer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjqt/s40507-018-0070-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893676v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKVRF0K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01690185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Iga Jadue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-74BSLT97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2017.11.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2F2MG3P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721108v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. Rocha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.08.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PKXCNRQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rolloff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.07.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G9P3DBF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.151" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48C3PSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01100723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.069" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN5HW8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838389v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5359-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715117v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.149" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9TC49X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569838v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5FVWNHL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873149v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.10.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11556930_7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FT8KS6JT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Gani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Alexandrino de Melo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Novo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544409v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Peyronnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Guilbot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Costa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323084v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mart&#237;nez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Gonz&#225;lez-Montesoro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05404459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544186v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270682" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI66862.2025.11218669" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544070v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544360v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012276v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793698v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Fran&#231;a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543342v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615508v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615328v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739758v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gomes de Queiroz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615293v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739776v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739744v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615400v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Gonzalez-Montesoro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157172v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094354v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157135v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157205v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688771v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688765v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688775v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Correa Cueto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688760v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298341v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688778v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Goncalves" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaldo Carlos Pereira Jr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.L. Gon&#231;alez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688756v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375695v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paolo Sales Brum" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233;ge Maldaner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaru Lin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651794" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375885v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387930v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pancher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carolina Vargas Vallejo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Francisco Ramos Vargas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;sar Ardiles Saravia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621516v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375701v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Decoudu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988115v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100560v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170157v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100549v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165113v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299066v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726964v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01726979v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986346v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996777v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coelho" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valadares" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01743368v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177540.3178243" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457522v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01828009v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engels" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699776v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2017.43" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721081v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627374v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721072v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627346v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2017.58" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512247v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simatic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Cherkaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fran&#231;ois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASYNC.2017.16" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721087v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2017.7981593" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721571v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345745v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605252" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524092v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431177v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483811" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524090v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345749v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2016.7724066" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524087v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393437v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524095v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414765v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G.M. Melo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234067v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099040v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099015v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VARI.2014.6957089" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094235v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430800v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Max Dutertre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2013.6581565" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872705v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00968621v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662169" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715122v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI.2012.6344422" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701776v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131361" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867864v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715126v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701789v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.15" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00627427v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985933" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701798v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867836v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569056v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560237" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568749v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419061v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Monnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2009.5195979" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417840v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039303v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1150343.1150394" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039148v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402758v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039298v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.21" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039110v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402756v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010781v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737097v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290741v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290715v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290743v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290719v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290742v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290740v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290711v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290739v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290708v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290728v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290703v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290698v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290490v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290734v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290751v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Corr&#234;a Centeno" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290750v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo da Rocha Manito" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290736v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290738v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290748v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Piazza" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Hoffmann Paludo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tiaraj&#250; dos Reis Loureiro" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel da Rocha Janner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamiro Amadeu Susin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290745v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Negreiros" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Pardi J&#250;nior" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Francisco Martins Mar&#231;al" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>